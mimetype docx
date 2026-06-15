--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -540,51 +540,51 @@
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>• The file size in Word should not exceed 2 MB; in which case the figures should be sent as a complementary file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61504520" w14:textId="51F39B9E" w:rsidR="00F4729A" w:rsidRPr="00023EB5" w:rsidRDefault="00F4729A" w:rsidP="00F4729A">
+    <w:p w14:paraId="61504520" w14:textId="3A043799" w:rsidR="00F4729A" w:rsidRDefault="00F4729A" w:rsidP="00F4729A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -679,50 +679,81 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">be experts in the topic </w:t>
       </w:r>
       <w:r w:rsidR="00C641A0" w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>addressed by your research</w:t>
       </w:r>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4ED5B8FB" w14:textId="5B5F2A18" w:rsidR="00350C30" w:rsidRPr="00023EB5" w:rsidRDefault="00350C30" w:rsidP="00350C30">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>If AI was used in the creation of the article, you must declare in the article how and in what areas it was used. Otherwise, also state if it was not used.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3E201F28" w14:textId="77777777" w:rsidR="004F37F2" w:rsidRPr="00023EB5" w:rsidRDefault="004F37F2" w:rsidP="002A3186">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Submissions that do not comply with these guidelines will be returned to the authors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0DC978" w14:textId="77777777" w:rsidR="004F37F2" w:rsidRPr="00023EB5" w:rsidRDefault="004F37F2" w:rsidP="002A3186">
       <w:pPr>
@@ -1079,124 +1110,144 @@
         </w:rPr>
         <w:t>The authors and co-authors agree on the order and appearance and on the contribution that each one made, when writing the article.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C61481B" w14:textId="03840F37" w:rsidR="00A541DE" w:rsidRPr="00023EB5" w:rsidRDefault="002A3186" w:rsidP="002A3186">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>f.</w:t>
       </w:r>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A541DE" w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Authors are allowed and recommended to publish their work on the Internet (for example, on institutional or personal pages), once their article is published.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19638C40" w14:textId="63EB32A0" w:rsidR="009A0DB1" w:rsidRPr="00023EB5" w:rsidRDefault="00822943" w:rsidP="00A541DE">
+    <w:p w14:paraId="19638C40" w14:textId="6173020D" w:rsidR="009A0DB1" w:rsidRPr="00023EB5" w:rsidRDefault="00822943" w:rsidP="00A541DE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">g. </w:t>
       </w:r>
-      <w:r w:rsidR="00A541DE" w:rsidRPr="00023EB5">
-[...6 lines deleted...]
-        <w:t>All submitted works will be passed to the anti-plagiarism program (</w:t>
+      <w:r w:rsidR="001D6234" w:rsidRPr="001D6234">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All submitted works will undergo an initial review to ensure they meet the requirements of the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A541DE" w:rsidRPr="00023EB5">
+      <w:r w:rsidR="001D6234" w:rsidRPr="001D6234">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>ASyD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D6234" w:rsidRPr="001D6234">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> journal's editorial policies and standards, as well as the anti-plagiarism program (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D6234" w:rsidRPr="001D6234">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Turnitin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A541DE" w:rsidRPr="00023EB5">
-[...6 lines deleted...]
-        <w:t>) and those that have a maximum of 20% similarity will be accepted.</w:t>
+      <w:r w:rsidR="001D6234" w:rsidRPr="001D6234">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>). Only works with a maximum similarity of 20% will be accepted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5101FDE3" w14:textId="77777777" w:rsidR="00A541DE" w:rsidRPr="00023EB5" w:rsidRDefault="00A541DE" w:rsidP="00A541DE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5475DE88" w14:textId="77777777" w:rsidR="00A541DE" w:rsidRPr="00023EB5" w:rsidRDefault="00A541DE" w:rsidP="00A541DE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
@@ -2163,50 +2214,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>charges for publication and translation, with no subscription or reading fees for the published articles, meaning it is Open Access.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2AFFD7" w14:textId="77777777" w:rsidR="005C7F04" w:rsidRPr="00023EB5" w:rsidRDefault="005C7F04" w:rsidP="005C7F04">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Once the issue is published, it will be sent to third-party repositories where the journal "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Agricultura</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sociedad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00023EB5">
@@ -2220,51 +2272,50 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Desarrollo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>" is indexed for greater dissemination and citation of these articles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A587B0" w14:textId="77777777" w:rsidR="005C7F04" w:rsidRPr="00023EB5" w:rsidRDefault="005C7F04" w:rsidP="005C7F04">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Storage and Preservation</w:t>
       </w:r>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The journal "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Agricultura</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
@@ -2483,868 +2534,903 @@
         </w:rPr>
         <w:t xml:space="preserve"> no subscription or reading fees for the published articles, meaning it is Open Access.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41321B27" w14:textId="77777777" w:rsidR="00504A36" w:rsidRDefault="005C7F04" w:rsidP="005C7F04">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Publication Cost</w:t>
       </w:r>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BFD79E" w14:textId="77777777" w:rsidR="00291115" w:rsidRPr="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
+    <w:p w14:paraId="39BFD79E" w14:textId="2061BE1B" w:rsidR="00291115" w:rsidRPr="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Starting in January 2025, the Postgraduate College Journal will charge a fee of </w:t>
-[...306 lines deleted...]
-        <w:t>IVA</w:t>
+        <w:t xml:space="preserve">- Starting in </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7612">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>February 2026</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Postgraduate College Journal will charge a fee of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> per page (excluding bibliographic references)</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">- By agreement of the General Academic Council and the General Administrative Council, </w:t>
+        <w:t>$10</w:t>
       </w:r>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>authors from the Postgraduate College are exempt from publication fees</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00291115">
+        <w:t>,000.00 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84DF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>external authors</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, the latter </w:t>
+        <w:t>Ten</w:t>
       </w:r>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>must pay the full fee</w:t>
+        <w:t xml:space="preserve"> thousand pesos 00/100 MN)</w:t>
       </w:r>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ($8,000.00 pesos), as only authors belonging to the Postgraduate College are exempt.</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> for each article accepted for publication. This fee covers editing, layout, XML tagging, and DOI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBF9102" w14:textId="7C202951" w:rsidR="00291115" w:rsidRPr="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- In support of authors, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Account Name: COLPOS ING RECURSOS PROP</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t>starting February 1, 2026</w:t>
+      </w:r>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-MX"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Km 36.5 Carretera Federal México-Texcoco, Montecillo, C.P 56264, Texcoco, </w:t>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the journal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-MX"/>
-[...1 lines deleted...]
-        <w:t>State</w:t>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Agricultura</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-MX"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> of </w:t>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-MX"/>
-[...1 lines deleted...]
-        <w:t>Mexico</w:t>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Sociedad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-MX"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Tel: (55) 58045900 (595) 9520200 ext. www.colpos.mx</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t>Desarrollo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>- Bank Name: BBVA</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">Please send a scanned copy of your deposit slip or bank transfer receipt to: </w:t>
+        <w:t xml:space="preserve"> (Agriculture, Society and Development) has determined that </w:t>
       </w:r>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>mejia.ana@colpos.mx, with a copy to revista.asyd@gmail.com.</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t>the translation into English (or into Spanish, if the article was submitted in English)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">After publication, you can view your article and the complete issue at: </w:t>
+        <w:t xml:space="preserve"> of articles submitted to the journal's website from that date forward </w:t>
       </w:r>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>https://www.revista-asyd.org/index.php/asyd/index</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">may be done by professionals designated by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Sincerely</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t>Agricultura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Consortium of Institutional Journals</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Sociedad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Colegio</w:t>
+        <w:t>Desarrollo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and paid for by the authors themselves, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t>or it may be done professionally by the authors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (not using online translators such as Google Translate or Artificial Intelligence). This means it must be done by someone specialized in the language or a native English speaker. However, the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00291115">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>ASyD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal's translator must review the article to ensure accuracy, and this translation will also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Postgraduados</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>cost $175.00 pesos (on</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5D36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:t>e hundred seventy-five pesos 00/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 M.N.) + </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>IVA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per page (excluding bibliographic references)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>. The fees and payment terms for translation services, as well as for translation revision, will be agreed upon between the author and translator. This payment is separate from any fees paid to the Postgraduate College for publications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7770A0" w14:textId="6ED2A32D" w:rsidR="006043BC" w:rsidRDefault="006043BC" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006043BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By agreement of the General Academic Council and the General Administrative Council, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006043BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>authors from the Postgraduate College are exempt from publication fees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006043BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. External or non-College authors will pay the unit publication price of $10,000.00 (Ten thousand pesos 00/100 MN). If external authors collaborate on articles with a majority of Postgraduate College authors, only one external author may be exempt from payment. That is, if an article has Postgraduate College authors and more than two </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006043BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>external authors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006043BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the latter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006043BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>must pay the full fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006043BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ($10,000.00 pesos), as only Postgraduate College authors are exempt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79620027" w14:textId="0EC3E6BC" w:rsidR="00291115" w:rsidRPr="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Account Name: COLPOS ING RECURSOS PROP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FACCEA1" w14:textId="77777777" w:rsidR="00291115" w:rsidRPr="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Km 36.5 Carretera Federal México-Texcoco, Montecillo, C.P 56264, Texcoco, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Mexico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Tel: (55) 58045900 (595) 9520200 ext. www.colpos.mx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637FD712" w14:textId="77777777" w:rsidR="00291115" w:rsidRPr="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>- Bank Name: BBVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6AAC8C" w14:textId="77777777" w:rsidR="00291115" w:rsidRPr="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>- Account Number: 0125326184</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296A5CFD" w14:textId="77777777" w:rsidR="00291115" w:rsidRPr="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>- CLABE: 012180001253261846</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707E1F7D" w14:textId="77777777" w:rsidR="00291115" w:rsidRPr="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>- SWIFT Code: BCMRMXMMPYM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318AE67D" w14:textId="77777777" w:rsidR="00291115" w:rsidRPr="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please send a scanned copy of your deposit slip or bank transfer receipt to: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>mejia.ana@colpos.mx, with a copy to revista.asyd@gmail.com.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B9086D" w14:textId="77777777" w:rsidR="00291115" w:rsidRPr="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After publication, you can view your article and the complete issue at: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>https://www.revista-asyd.org/index.php/asyd/index</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D850E39" w14:textId="77777777" w:rsidR="00291115" w:rsidRPr="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Sincerely</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647F6544" w14:textId="77777777" w:rsidR="00291115" w:rsidRPr="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Consortium of Institutional Journals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2E4365" w14:textId="50554799" w:rsidR="005C7F04" w:rsidRDefault="00291115" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Colegio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00291115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Postgraduados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="72A887C7" w14:textId="466DDD45" w:rsidR="00291115" w:rsidRDefault="00291115" w:rsidP="00291115">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FCE8331" w14:textId="02984489" w:rsidR="00291115" w:rsidRPr="009C4407" w:rsidRDefault="00291115" w:rsidP="00291115">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
@@ -4873,63 +4959,298 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ames should be written</w:t>
       </w:r>
       <w:r w:rsidR="00A51BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in full</w:t>
       </w:r>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, and for individuals, the institution they belong to (if applicable) and the nature and extent of their contribution should be indicated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A2AB3E" w14:textId="77777777" w:rsidR="00D1088C" w:rsidRPr="00524032" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="33E0390A" w14:textId="77777777" w:rsidR="00EC02D2" w:rsidRPr="00EC02D2" w:rsidRDefault="00EC02D2" w:rsidP="00EC02D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00EC02D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Use of Artificial Intelligence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF908ED" w14:textId="77777777" w:rsidR="00EC02D2" w:rsidRPr="00EC02D2" w:rsidRDefault="00EC02D2" w:rsidP="00EC02D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC02D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>This journal acknowledges that Artificial Intelligence (AI) technologies have advanced considerably, and in order to guarantee scientific integrity, transparency, and copyright, the following mandatory guidelines have been established for authors, reviewers, and editors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A2AB3E" w14:textId="449D8D2D" w:rsidR="00D1088C" w:rsidRPr="00EC02D2" w:rsidRDefault="00EC02D2" w:rsidP="00EC02D2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC02D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Guidelines for Authors; authorship and responsibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1957391F" w14:textId="77777777" w:rsidR="00EC02D2" w:rsidRPr="00EC02D2" w:rsidRDefault="00EC02D2" w:rsidP="00EC02D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC02D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>• Prohibition as co-author: AI tools do not meet the requirements to be considered authors of a manuscript. They cannot assume legal, ethical, or scientific responsibility for the work, and therefore, it is strictly prohibited to list them in the authorship credits or affiliations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B04DCF6" w14:textId="0B2B2084" w:rsidR="00EC02D2" w:rsidRDefault="00EC02D2" w:rsidP="00EC02D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC02D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Final responsibility: Human authors are solely responsible for the truthfulness, originality, accuracy, and absence of plagiarism in the entire text, including any sections generated or edited with AI assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E26FD0" w14:textId="7B3FBC57" w:rsidR="00EC02D2" w:rsidRPr="00EC02D2" w:rsidRDefault="00EC02D2" w:rsidP="00EC02D2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC02D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Limitations on Graphic and Data Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE853FA" w14:textId="77777777" w:rsidR="00EC02D2" w:rsidRPr="00EC02D2" w:rsidRDefault="00EC02D2" w:rsidP="00EC02D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC02D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>• Images and figures: Graphic material (graphs, maps, medical illustrations, or diagrams) generated entirely by synthetic AI will not be accepted unless the article specifically addresses the analysis of such tools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108B149D" w14:textId="5D7F503D" w:rsidR="00EC02D2" w:rsidRDefault="00EC02D2" w:rsidP="00EC02D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC02D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>• Data falsification: The use of AI to fabricate, alter, or falsify experimental, survey, or simulation data will be considered a serious breach of scientific ethics and will result in the immediate rejection or retraction of the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78362BE4" w14:textId="25287F19" w:rsidR="00EC02D2" w:rsidRPr="00EC02D2" w:rsidRDefault="00EC02D2" w:rsidP="00EC02D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC02D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>It may be used, but it should not replace the critical thinking or originality of the authors. Its application should be limited to support tasks, such as style and spelling correction. It cannot be used to generate false data, manipulate results, or automate processes that compromise academic integrity. Its use must be limited to auxiliary functions and cannot replace the author's original writing. Any use must be declared in the document, before the References section, specifying and declaring: the name and version or type of AI used, the purpose of its use (e.g., "style correction of the writing"), and a statement guaranteeing that the content created with AI was verified by the authors.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="06DCAA32" w14:textId="77777777" w:rsidR="00A51BA6" w:rsidRDefault="00053E2B" w:rsidP="00D1088C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
@@ -5253,261 +5574,261 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5265D5FF" w14:textId="77777777" w:rsidR="00053E2B" w:rsidRPr="00023EB5" w:rsidRDefault="00053E2B" w:rsidP="00D1088C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Tables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371D3772" w14:textId="1E50C23D" w:rsidR="00053E2B" w:rsidRPr="00023EB5" w:rsidRDefault="00053E2B" w:rsidP="00D1088C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tables should be simple and concise. Each table should present data in an organized manner, facilitating comparisons, showing classifications, observing relationships, and saving space in the text. They should be created in Word, in an editable format. In the text, authors should not write "Tab</w:t>
+      </w:r>
+      <w:r w:rsidR="009763E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le 1 shows...", but instead, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for example;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "The population in poverty and extreme poverty was... (Table 1)" at the end of the sentence(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> describing the most relevant results identified in the table. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E1DDF6" w14:textId="1B3858C2" w:rsidR="00053E2B" w:rsidRPr="00023EB5" w:rsidRDefault="00053E2B" w:rsidP="00D1088C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tables should be numbered and mentioned progressively in the text (e.g., Table 1; Table 2...). The titl</w:t>
+      </w:r>
+      <w:r w:rsidR="009763E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>es of the tables should be labeled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: Table 1. T</w:t>
+      </w:r>
+      <w:r w:rsidR="009763E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>he t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">itle of the table, </w:t>
+      </w:r>
+      <w:r w:rsidR="009763E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>writ</w:t>
+      </w:r>
+      <w:r w:rsidR="009763E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ten above the table, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="009763E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>not form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> part of it; the title should not be included in a top cell but in a text paragraph, with lowercase letters except for the initial of the first word and proper names. The title should end with a period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196CEB15" w14:textId="6207C989" w:rsidR="00053E2B" w:rsidRPr="00023EB5" w:rsidRDefault="00053E2B" w:rsidP="00D1088C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Tables</w:t>
-[...208 lines deleted...]
-        </w:rPr>
         <w:t>Tables should be placed immediately after the paragraph where they are first mentioned, provided they remain complete and not cut off. If they do not fit on the same page, they should be placed at the beginning of the next sheet where the text resumes, facilitat</w:t>
       </w:r>
       <w:r w:rsidR="009763E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ing reading and analysis of </w:t>
       </w:r>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">information. The source or origin of the table should be included at the bottom of the table in Times New Roman 11 points. Tables should not be placed after CONCLUSIONS or at the end of REFERENCES. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1671CDF1" w14:textId="02834CA4" w:rsidR="00053E2B" w:rsidRPr="00023EB5" w:rsidRDefault="00053E2B" w:rsidP="00D1088C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
@@ -6604,61 +6925,51 @@
       <w:r w:rsidR="00053E2B" w:rsidRPr="00053E2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">into English (or into Spanish if the original article is in English), including titles, content, and sources, as translators </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>will not translate or quote these</w:t>
       </w:r>
       <w:r w:rsidR="00053E2B" w:rsidRPr="00053E2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> due to delicate elements often not in an editable format (maps, diagrams, graphs, etc.). The translator may translate words and </w:t>
-[...9 lines deleted...]
-        <w:t>place them below, but not modify the figures; this will be the author's res</w:t>
+        <w:t xml:space="preserve"> due to delicate elements often not in an editable format (maps, diagrams, graphs, etc.). The translator may translate words and place them below, but not modify the figures; this will be the author's res</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>ponsibility. Authors should bear</w:t>
       </w:r>
       <w:r w:rsidR="00053E2B" w:rsidRPr="00053E2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> this in mind when preparing their tables or figures so they can edit them if the article is approved.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0580BE9D" w14:textId="77777777" w:rsidR="00053E2B" w:rsidRPr="00023EB5" w:rsidRDefault="00053E2B" w:rsidP="00D1088C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -6679,50 +6990,51 @@
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E22A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="773C77D5" wp14:editId="65CE1BCA">
             <wp:extent cx="5256922" cy="3609975"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="2" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5258046" cy="3610747"/>
@@ -7313,224 +7625,224 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784E9915" w14:textId="5384B714" w:rsidR="00AF139D" w:rsidRPr="00023EB5" w:rsidRDefault="00AF139D" w:rsidP="00675AD4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023EB5">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Figures and Abbreviations</w:t>
+      </w:r>
+      <w:r w:rsidR="008A20FC" w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bbreviations of measurement units should be separated from the quantity. 10 mm, 10 m, 10 ha, 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ton</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10 km, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680697D0" w14:textId="715926A0" w:rsidR="000C331A" w:rsidRPr="00023EB5" w:rsidRDefault="00AF139D" w:rsidP="000C331A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ordinal numbers from 1 to 9 should be written in wor</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ds (e.g., first to ninth), whereas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 and higher should be written </w:t>
+      </w:r>
+      <w:r w:rsidR="000C331A" w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as: </w:t>
+      </w:r>
+      <w:r w:rsidR="000C331A" w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>64°, 15ª.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042BB73F" w14:textId="77777777" w:rsidR="00A81768" w:rsidRDefault="000F63CE" w:rsidP="00675AD4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fractions within the text should be written out (e.g., two-thirds of the sample). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAD1F31" w14:textId="1C21ADC0" w:rsidR="000F63CE" w:rsidRPr="00023EB5" w:rsidRDefault="000F63CE" w:rsidP="00675AD4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Figures and Abbreviations</w:t>
-[...171 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Numerical quantities should use a comma (,) to separate thousands and a period (.) for decimals. Percentages should be written together with the number (10%). For millions, separate the million with an apostrophe, the thousands with a comma, and decimals with a period. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B17E93" w14:textId="6FF28CB5" w:rsidR="000F63CE" w:rsidRPr="00524032" w:rsidRDefault="000F63CE" w:rsidP="00675AD4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00524032">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2,545                  1’348,674                 654.2                  8,697.4                         $1,111.0</w:t>
       </w:r>
     </w:p>
@@ -7926,61 +8238,51 @@
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Valseca R, López CA, Cesín JA, Valadez M y Ramírez B. 2023. </w:t>
       </w:r>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The reproduction process in the livestock sector of Mexico 2003-2018. In: Current issues and emerging problems </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">in livestock. A perspective from socioeconomic and environmental research. </w:t>
+        <w:t xml:space="preserve">The reproduction process in the livestock sector of Mexico 2003-2018. In: Current issues and emerging problems in livestock. A perspective from socioeconomic and environmental research. </w:t>
       </w:r>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cavallotti BA, Ramírez B, Cesín JA, and Perea M. Coords. Universidad Autónoma Chapingo, pp. 49-62. https://www.consocpec.com.mx/assets/files/2023_Temas-actualesyproblemasemergentesdelaganadera-Protegido.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E62754" w14:textId="77777777" w:rsidR="00800D1A" w:rsidRPr="00800D1A" w:rsidRDefault="00800D1A" w:rsidP="00800D1A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7989,50 +8291,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Book</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="727F8087" w14:textId="77777777" w:rsidR="00800D1A" w:rsidRPr="00800D1A" w:rsidRDefault="00800D1A" w:rsidP="00800D1A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> Author 1 A y Author 2 B. Year. Title of the book, 3rd ed.; Publisher: Publisher location, country; pp. 196. </w:t>
       </w:r>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DOI or URL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2072B208" w14:textId="77777777" w:rsidR="00800D1A" w:rsidRPr="00800D1A" w:rsidRDefault="00800D1A" w:rsidP="00800D1A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8389,117 +8692,117 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Citations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA06DE2" w14:textId="77777777" w:rsidR="00800D1A" w:rsidRPr="00800D1A" w:rsidRDefault="00800D1A" w:rsidP="00800D1A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Direct quotes consisting of more than 40 words should be written independently in the text with an indentation to the left of the entire paragraph, with no quotation marks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A44972" w14:textId="77777777" w:rsidR="00800D1A" w:rsidRPr="00800D1A" w:rsidRDefault="00800D1A" w:rsidP="00800D1A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Indirect or paraphrased citations employ the ideas of an author, but written in the writer's own words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A28C28" w14:textId="77777777" w:rsidR="00800D1A" w:rsidRPr="00800D1A" w:rsidRDefault="00800D1A" w:rsidP="00800D1A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Author-based citations should be written as: Pérez (2021) states…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE7AA09" w14:textId="77777777" w:rsidR="00800D1A" w:rsidRPr="00800D1A" w:rsidRDefault="00800D1A" w:rsidP="00800D1A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Direct quotes consisting of more than 40 words should be written independently in the text with an indentation to the left of the entire paragraph, with no quotation marks.</w:t>
-[...64 lines deleted...]
-        </w:rPr>
         <w:t>Text-based citations should be written as: Text (Pérez, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7472C407" w14:textId="77777777" w:rsidR="00800D1A" w:rsidRPr="00800D1A" w:rsidRDefault="00800D1A" w:rsidP="00800D1A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>When citations have two authors, write the last names of each author, separated by “y”.</w:t>
       </w:r>
     </w:p>
@@ -8937,61 +9240,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Therefore, the names of authors and institutions should be entered on the platform in </w:t>
       </w:r>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Step 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, along with their details when uploading the article. Names in Spanish should be presented in full (with both last names); however, by mutual agreement with the authors, they can be abbreviated in the final version. The main author will invariably appear first in the credits. To add more authors of your article on </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">the platform, in Step 3, click on </w:t>
+        <w:t xml:space="preserve">, along with their details when uploading the article. Names in Spanish should be presented in full (with both last names); however, by mutual agreement with the authors, they can be abbreviated in the final version. The main author will invariably appear first in the credits. To add more authors of your article on the platform, in Step 3, click on </w:t>
       </w:r>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Add Contributors </w:t>
       </w:r>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">on the right side, just after the </w:t>
       </w:r>
       <w:r w:rsidRPr="00800D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -9255,251 +9548,351 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B3D3FC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A60247A6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC088B"/>
     <w:rsid w:val="00003117"/>
     <w:rsid w:val="00011492"/>
     <w:rsid w:val="0001202D"/>
     <w:rsid w:val="0001778D"/>
     <w:rsid w:val="00023EB5"/>
     <w:rsid w:val="000441BE"/>
     <w:rsid w:val="00053E2B"/>
     <w:rsid w:val="000573C3"/>
     <w:rsid w:val="0008422B"/>
     <w:rsid w:val="000A1C96"/>
     <w:rsid w:val="000C331A"/>
     <w:rsid w:val="000C3476"/>
     <w:rsid w:val="000E2683"/>
     <w:rsid w:val="000F63CE"/>
     <w:rsid w:val="0010186B"/>
     <w:rsid w:val="00114148"/>
     <w:rsid w:val="00114ECA"/>
     <w:rsid w:val="0011535A"/>
     <w:rsid w:val="00130925"/>
     <w:rsid w:val="00131852"/>
     <w:rsid w:val="00134D99"/>
     <w:rsid w:val="00154F09"/>
     <w:rsid w:val="00154F7C"/>
     <w:rsid w:val="0016376F"/>
     <w:rsid w:val="0017528C"/>
     <w:rsid w:val="001B321C"/>
     <w:rsid w:val="001C43FF"/>
     <w:rsid w:val="001C5F95"/>
     <w:rsid w:val="001D3744"/>
+    <w:rsid w:val="001D6234"/>
     <w:rsid w:val="00203A29"/>
     <w:rsid w:val="00213A65"/>
     <w:rsid w:val="00272166"/>
     <w:rsid w:val="002764BD"/>
     <w:rsid w:val="0027709B"/>
     <w:rsid w:val="00291115"/>
     <w:rsid w:val="002A3186"/>
     <w:rsid w:val="002A5957"/>
     <w:rsid w:val="002A65CE"/>
+    <w:rsid w:val="002C7612"/>
     <w:rsid w:val="003343D6"/>
+    <w:rsid w:val="00350C30"/>
     <w:rsid w:val="0036252A"/>
     <w:rsid w:val="00363D1A"/>
     <w:rsid w:val="003A02D0"/>
     <w:rsid w:val="003E038A"/>
     <w:rsid w:val="003E22A0"/>
     <w:rsid w:val="003F1AD3"/>
     <w:rsid w:val="003F3C7A"/>
     <w:rsid w:val="004331F3"/>
     <w:rsid w:val="0044351D"/>
     <w:rsid w:val="004440E5"/>
     <w:rsid w:val="004721DC"/>
     <w:rsid w:val="00492373"/>
     <w:rsid w:val="004B7EB4"/>
     <w:rsid w:val="004C3F10"/>
     <w:rsid w:val="004C5079"/>
     <w:rsid w:val="004F37F2"/>
     <w:rsid w:val="00504A36"/>
     <w:rsid w:val="00511B6D"/>
     <w:rsid w:val="00514574"/>
     <w:rsid w:val="00524032"/>
     <w:rsid w:val="00565C66"/>
     <w:rsid w:val="005667C4"/>
     <w:rsid w:val="00583EE4"/>
     <w:rsid w:val="005C7F04"/>
     <w:rsid w:val="005C7F17"/>
     <w:rsid w:val="005E0B6B"/>
+    <w:rsid w:val="006043BC"/>
     <w:rsid w:val="00614907"/>
     <w:rsid w:val="006472E3"/>
     <w:rsid w:val="0066451A"/>
     <w:rsid w:val="00675AD4"/>
     <w:rsid w:val="006A02AB"/>
     <w:rsid w:val="006C6FA3"/>
     <w:rsid w:val="006D7DFD"/>
     <w:rsid w:val="006E1EA9"/>
     <w:rsid w:val="006E5616"/>
     <w:rsid w:val="006F5451"/>
     <w:rsid w:val="006F6450"/>
     <w:rsid w:val="007226C4"/>
     <w:rsid w:val="00732C30"/>
     <w:rsid w:val="007368D4"/>
     <w:rsid w:val="00762613"/>
     <w:rsid w:val="00774BF8"/>
     <w:rsid w:val="00780520"/>
     <w:rsid w:val="00785190"/>
     <w:rsid w:val="00787DD2"/>
     <w:rsid w:val="00794297"/>
     <w:rsid w:val="007942F6"/>
     <w:rsid w:val="00794E66"/>
     <w:rsid w:val="007A17AF"/>
     <w:rsid w:val="007B2C1B"/>
     <w:rsid w:val="007F5FC4"/>
     <w:rsid w:val="00800D1A"/>
     <w:rsid w:val="00822943"/>
     <w:rsid w:val="00841678"/>
+    <w:rsid w:val="008510E2"/>
     <w:rsid w:val="00862691"/>
     <w:rsid w:val="00871B5E"/>
     <w:rsid w:val="00891326"/>
     <w:rsid w:val="008A20FC"/>
     <w:rsid w:val="008B3A64"/>
     <w:rsid w:val="008C5D36"/>
     <w:rsid w:val="008E5EED"/>
     <w:rsid w:val="008F0BBB"/>
     <w:rsid w:val="009124AF"/>
     <w:rsid w:val="00913C75"/>
     <w:rsid w:val="00925F76"/>
     <w:rsid w:val="00951A41"/>
     <w:rsid w:val="00952CF7"/>
     <w:rsid w:val="00953294"/>
     <w:rsid w:val="00953C43"/>
     <w:rsid w:val="009640BE"/>
     <w:rsid w:val="009763E5"/>
+    <w:rsid w:val="00996064"/>
     <w:rsid w:val="009A0DB1"/>
     <w:rsid w:val="009A5EB8"/>
     <w:rsid w:val="009C3F70"/>
     <w:rsid w:val="009C4407"/>
     <w:rsid w:val="009D2CBC"/>
     <w:rsid w:val="009D4325"/>
     <w:rsid w:val="009D5646"/>
     <w:rsid w:val="009F2749"/>
     <w:rsid w:val="00A51BA6"/>
     <w:rsid w:val="00A541DE"/>
     <w:rsid w:val="00A54279"/>
     <w:rsid w:val="00A7785D"/>
     <w:rsid w:val="00A81768"/>
     <w:rsid w:val="00A930BB"/>
     <w:rsid w:val="00AA0609"/>
     <w:rsid w:val="00AB0C1D"/>
     <w:rsid w:val="00AC6717"/>
     <w:rsid w:val="00AE3F84"/>
     <w:rsid w:val="00AF139D"/>
     <w:rsid w:val="00B01A9B"/>
     <w:rsid w:val="00B07AF1"/>
     <w:rsid w:val="00B157CC"/>
     <w:rsid w:val="00B225FB"/>
     <w:rsid w:val="00B544F3"/>
     <w:rsid w:val="00B63711"/>
     <w:rsid w:val="00B73887"/>
     <w:rsid w:val="00B838F2"/>
     <w:rsid w:val="00B845B6"/>
+    <w:rsid w:val="00B84DF4"/>
     <w:rsid w:val="00B921D8"/>
     <w:rsid w:val="00BA1B95"/>
     <w:rsid w:val="00BE06E0"/>
     <w:rsid w:val="00BE4181"/>
     <w:rsid w:val="00BE77C6"/>
     <w:rsid w:val="00C00563"/>
     <w:rsid w:val="00C03EFF"/>
     <w:rsid w:val="00C22D5D"/>
     <w:rsid w:val="00C33400"/>
     <w:rsid w:val="00C3598A"/>
     <w:rsid w:val="00C42880"/>
     <w:rsid w:val="00C6143A"/>
     <w:rsid w:val="00C641A0"/>
     <w:rsid w:val="00C7722C"/>
     <w:rsid w:val="00C900C5"/>
     <w:rsid w:val="00C9394E"/>
     <w:rsid w:val="00CD604F"/>
     <w:rsid w:val="00D1088C"/>
     <w:rsid w:val="00D1245D"/>
     <w:rsid w:val="00D14017"/>
     <w:rsid w:val="00D16AC7"/>
     <w:rsid w:val="00D208B6"/>
     <w:rsid w:val="00D366C4"/>
     <w:rsid w:val="00D427AC"/>
     <w:rsid w:val="00D751EB"/>
     <w:rsid w:val="00D9380D"/>
     <w:rsid w:val="00DA3626"/>
     <w:rsid w:val="00DB720D"/>
     <w:rsid w:val="00DC088B"/>
     <w:rsid w:val="00DC4A3D"/>
     <w:rsid w:val="00DD3C59"/>
     <w:rsid w:val="00E02D3F"/>
     <w:rsid w:val="00E06E1F"/>
     <w:rsid w:val="00E15F30"/>
     <w:rsid w:val="00E27BC0"/>
     <w:rsid w:val="00E444DE"/>
     <w:rsid w:val="00E47B9D"/>
     <w:rsid w:val="00E77535"/>
     <w:rsid w:val="00EA368E"/>
     <w:rsid w:val="00EA44DC"/>
     <w:rsid w:val="00EB5123"/>
+    <w:rsid w:val="00EC02D2"/>
     <w:rsid w:val="00EC4FD1"/>
     <w:rsid w:val="00ED668E"/>
     <w:rsid w:val="00ED6C00"/>
     <w:rsid w:val="00EE3610"/>
     <w:rsid w:val="00EE5B86"/>
     <w:rsid w:val="00F13194"/>
     <w:rsid w:val="00F32AB1"/>
     <w:rsid w:val="00F4499E"/>
     <w:rsid w:val="00F46117"/>
     <w:rsid w:val="00F4729A"/>
     <w:rsid w:val="00F54DE9"/>
     <w:rsid w:val="00F66A88"/>
     <w:rsid w:val="00FA323C"/>
     <w:rsid w:val="00FA4946"/>
     <w:rsid w:val="00FB7574"/>
     <w:rsid w:val="00FF0818"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -10142,50 +10535,61 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="z-FinaldelformularioCar">
     <w:name w:val="z-Final del formulario Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="z-Finaldelformulario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0027709B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC02D2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="228344250">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="805927664">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -11474,72 +11878,72 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3990</Words>
-  <Characters>22743</Characters>
+  <Words>4355</Words>
+  <Characters>24829</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>189</Lines>
-  <Paragraphs>53</Paragraphs>
+  <Lines>206</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26680</CharactersWithSpaces>
+  <CharactersWithSpaces>29126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>cinthya lopez lopez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>