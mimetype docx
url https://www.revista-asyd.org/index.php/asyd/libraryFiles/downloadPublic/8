--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -120,51 +120,51 @@
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="8581"/>
         <w:tblW w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC0BF6" w:rsidRPr="00E75D66" w14:paraId="6B6AB271" w14:textId="77777777" w:rsidTr="00DC0BF6">
+      <w:tr w:rsidR="00DC0BF6" w:rsidRPr="007802ED" w14:paraId="6B6AB271" w14:textId="77777777" w:rsidTr="00DC0BF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AE84A14" w14:textId="77777777" w:rsidR="00DC0BF6" w:rsidRPr="00C81103" w:rsidRDefault="00DC0BF6" w:rsidP="00DC0BF6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81103">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="auto"/>
@@ -897,51 +897,51 @@
       <w:r w:rsidR="00D2413B" w:rsidRPr="00E71EB6">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> consulta, co</w:t>
       </w:r>
       <w:r w:rsidR="00D8525B" w:rsidRPr="00E71EB6">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">muníquese </w:t>
       </w:r>
       <w:r w:rsidR="00D2413B" w:rsidRPr="00E71EB6">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00CC097D">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFA2778" w14:textId="3D71A328" w:rsidR="00D8525B" w:rsidRPr="00E71EB6" w:rsidRDefault="00CE43F1" w:rsidP="00D8525B">
+    <w:p w14:paraId="7CFA2778" w14:textId="3D71A328" w:rsidR="00D8525B" w:rsidRPr="00E71EB6" w:rsidRDefault="00573554" w:rsidP="00D8525B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="009C7F59" w:rsidRPr="00E07E03">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>revista.asyd@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D2413B" w:rsidRPr="00E71EB6">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00D2413B" w:rsidRPr="00E71EB6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
@@ -972,52 +972,50 @@
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71EB6">
         <w:rPr>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Extensión y formato</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71EB6">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">: Los artículos deberán estar escritos en </w:t>
       </w:r>
       <w:r w:rsidR="00E75D66">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Word, con un mínimo de 7</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="009C7F59">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D2413B" w:rsidRPr="00E71EB6">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t>000 y un máximo</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71EB6">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00D2413B" w:rsidRPr="00E71EB6">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="009C7F59">
@@ -1192,169 +1190,186 @@
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19B1FD02" w14:textId="21C96E9E" w:rsidR="00E459E3" w:rsidRPr="00E71EB6" w:rsidRDefault="00E459E3" w:rsidP="00D8525B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71EB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Criterios para el rechazo de los artículos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E781B7D" w14:textId="50288366" w:rsidR="00E459E3" w:rsidRDefault="00E459E3" w:rsidP="00E459E3">
+    <w:p w14:paraId="7D0F1F99" w14:textId="77777777" w:rsidR="007802ED" w:rsidRPr="007802ED" w:rsidRDefault="007802ED" w:rsidP="007802ED">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E71EB6">
+      <w:r w:rsidRPr="007802ED">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t>- Excederse en la extensión establecida según el tipo de colaboración.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D45B446" w14:textId="0651B917" w:rsidR="004562BF" w:rsidRPr="00E71EB6" w:rsidRDefault="004562BF" w:rsidP="00E459E3">
+    <w:p w14:paraId="483C310C" w14:textId="77777777" w:rsidR="007802ED" w:rsidRPr="007802ED" w:rsidRDefault="007802ED" w:rsidP="007802ED">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007802ED">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>- Exceder el número de autores.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="30C3515E" w14:textId="3B9FBA3B" w:rsidR="00E459E3" w:rsidRPr="00E71EB6" w:rsidRDefault="00E459E3" w:rsidP="00E459E3">
+        <w:t>- No utilizar el sistema de cita propuesto de la manera indicada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4832705A" w14:textId="77777777" w:rsidR="007802ED" w:rsidRPr="007802ED" w:rsidRDefault="007802ED" w:rsidP="007802ED">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E71EB6">
+      <w:r w:rsidRPr="007802ED">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>- No utilizar el sistema de cita propuesto de la manera indicada.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="50155D83" w14:textId="281C0F54" w:rsidR="00E459E3" w:rsidRDefault="00E459E3" w:rsidP="00E459E3">
+        <w:t>- No enviar el trabajo en el soporte requerido o sin las formalidades que son seña-ladas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520D021D" w14:textId="77777777" w:rsidR="007802ED" w:rsidRPr="007802ED" w:rsidRDefault="007802ED" w:rsidP="007802ED">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E71EB6">
+      <w:r w:rsidRPr="007802ED">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">- No enviar el trabajo en el soporte requerido o sin las formalidades </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E0503C">
+        <w:t>- Omitir alguna sección de los establecidos en este templete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5816EF12" w14:textId="77777777" w:rsidR="007802ED" w:rsidRPr="007802ED" w:rsidRDefault="007802ED" w:rsidP="007802ED">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:leftChars="1276" w:left="2552"/>
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>que son</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E71EB6">
+      </w:pPr>
+      <w:r w:rsidRPr="007802ED">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> señaladas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5784DA23" w14:textId="38BB6A41" w:rsidR="009C7F59" w:rsidRPr="00E71EB6" w:rsidRDefault="009C7F59" w:rsidP="00E459E3">
+        <w:t>- Que no se relacionen los trabajos con las temáticas de las ciencias sociales, eco-nómica y el desarrollo rural, es decir, que atiendan solamente aspectos técnicos de la agricultura, ganadería o sector forestal o pesquero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DE6BE5" w14:textId="77777777" w:rsidR="007802ED" w:rsidRPr="007802ED" w:rsidRDefault="007802ED" w:rsidP="007802ED">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007802ED">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>- Omitir alguna sección de los establecidos en este templete.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5EB146AD" w14:textId="50211B70" w:rsidR="00E459E3" w:rsidRPr="00E71EB6" w:rsidRDefault="00E459E3" w:rsidP="00E459E3">
+        <w:t>- Que utilice IA y no lo reporte o la utilice de forma inadecuada, según los criterios del uso de la IA en la revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DDE850" w14:textId="77777777" w:rsidR="007802ED" w:rsidRPr="007802ED" w:rsidRDefault="007802ED" w:rsidP="007802ED">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E71EB6">
+      <w:r w:rsidRPr="007802ED">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>- Que no se relacionen los trabajos con las temáticas de las ciencias sociales, económica y el desarrollo rural, es decir, que atiendan solamente aspectos técnicos de la agricultura, ganadería o sector forestal o pesquero.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">-Que en la primera revisión antes de ser sometida a arbitraje, tenga un porcentaje mayor al 20% en la revisión con el programa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007802ED">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E71EB6">
+        <w:t>Turnitin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007802ED">
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CD0627" w14:textId="3310651F" w:rsidR="00125720" w:rsidRDefault="007802ED" w:rsidP="007802ED">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:leftChars="1276" w:left="2552"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007802ED">
+        <w:rPr>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+        </w:rPr>
         <w:t>- Cualquier otra circunstancia que el Consejo de Redacción considere no adecuada para la publicación del trabajo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CD0627" w14:textId="77777777" w:rsidR="00125720" w:rsidRPr="00C81103" w:rsidRDefault="00125720" w:rsidP="00FC79C8">
+    <w:p w14:paraId="17041E92" w14:textId="77777777" w:rsidR="007802ED" w:rsidRPr="00C81103" w:rsidRDefault="007802ED" w:rsidP="007802ED">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2271C6AF" w14:textId="77777777" w:rsidR="00125720" w:rsidRPr="00C81103" w:rsidRDefault="00125720" w:rsidP="00EF09C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C81103">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>INTRODUCCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DFEA1D" w14:textId="328F432C" w:rsidR="00125720" w:rsidRPr="00C81103" w:rsidRDefault="00125720" w:rsidP="00EF09C6">
@@ -1490,85 +1505,85 @@
       <w:r w:rsidR="00C62641">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004121AB">
         <w:t xml:space="preserve">para </w:t>
       </w:r>
       <w:r w:rsidR="00E0503C">
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidR="00C62641">
         <w:t xml:space="preserve"> construcción del marco teórico</w:t>
       </w:r>
       <w:r w:rsidR="009C7F59">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004121AB">
         <w:t xml:space="preserve"> se</w:t>
       </w:r>
       <w:r w:rsidR="00C62641">
         <w:t xml:space="preserve"> debe de consultar o revisar </w:t>
       </w:r>
       <w:r w:rsidR="004121AB">
         <w:t>fuentes bibliográficas</w:t>
       </w:r>
       <w:r w:rsidR="00C62641">
-        <w:t>, citar literatura pertinente</w:t>
+        <w:t xml:space="preserve">, citar </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62641">
+        <w:lastRenderedPageBreak/>
+        <w:t>literatura pertinente</w:t>
       </w:r>
       <w:r w:rsidR="004121AB">
         <w:t xml:space="preserve"> y reciente</w:t>
       </w:r>
       <w:r w:rsidR="00952CAD">
         <w:t xml:space="preserve"> (No menor a diez años)</w:t>
       </w:r>
       <w:r w:rsidR="00C62641">
         <w:t>. Ello</w:t>
       </w:r>
       <w:r w:rsidR="009C7F59">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C62641">
         <w:t xml:space="preserve"> llevará a construir el marco teórico y este debe </w:t>
       </w:r>
       <w:r w:rsidR="004121AB">
         <w:t>responder a una</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> corriente de</w:t>
       </w:r>
       <w:r w:rsidR="004121AB">
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pensami</w:t>
       </w:r>
       <w:r w:rsidR="00C62641">
-        <w:t xml:space="preserve">ento actual en la </w:t>
-[...3 lines deleted...]
-        <w:t>que se enmarcará</w:t>
+        <w:t>ento actual en la que se enmarcará</w:t>
       </w:r>
       <w:r w:rsidR="004121AB">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tanto la metodología</w:t>
       </w:r>
       <w:r w:rsidR="009C7F59">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> como los resultados. Significa</w:t>
       </w:r>
       <w:r w:rsidR="0069610A">
         <w:t xml:space="preserve"> que</w:t>
       </w:r>
       <w:r w:rsidR="009C7F59">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0069610A">
         <w:t xml:space="preserve"> debe de disc</w:t>
       </w:r>
       <w:r w:rsidR="00952CAD">
         <w:t>utir</w:t>
       </w:r>
@@ -1993,83 +2008,83 @@
       <w:r w:rsidRPr="00C81103">
         <w:t>Est</w:t>
       </w:r>
       <w:r w:rsidR="00E0503C">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81103">
         <w:t xml:space="preserve"> enunciado</w:t>
       </w:r>
       <w:r w:rsidR="002326E3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81103">
         <w:t xml:space="preserve"> indica de manera categórica, precisa y </w:t>
       </w:r>
       <w:r w:rsidR="00952CAD">
         <w:t>sustanciosa, las aportaciones específicas</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81103">
         <w:t xml:space="preserve"> al conocimiento</w:t>
       </w:r>
       <w:r w:rsidR="002326E3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81103">
-        <w:t xml:space="preserve"> con base en lo probado por los resultados del estudio, pero sin repetirlos. Ninguna conclusión</w:t>
+        <w:t xml:space="preserve"> con base en lo probado por los resultados del estudio, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81103">
+        <w:lastRenderedPageBreak/>
+        <w:t>pero sin repetirlos. Ninguna conclusión</w:t>
       </w:r>
       <w:r w:rsidR="002326E3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81103">
         <w:t xml:space="preserve"> debe argumentarse ni basarse en suposiciones. Las conclusiones</w:t>
       </w:r>
       <w:r w:rsidR="002326E3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81103">
         <w:t xml:space="preserve"> no se deben escribir numeradas, ni se deben usar en ellas abreviaturas o acrónimos (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81103">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>i.e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81103">
         <w:t>., MS, RFLP, PV, EUA, REML, etc.)</w:t>
       </w:r>
       <w:r w:rsidR="002326E3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81103">
-        <w:t xml:space="preserve"> sino términos </w:t>
-[...3 lines deleted...]
-        <w:t>completos, de manera que el lector</w:t>
+        <w:t xml:space="preserve"> sino términos completos, de manera que el lector</w:t>
       </w:r>
       <w:r w:rsidR="002326E3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81103">
         <w:t xml:space="preserve"> no deba recurrir a otras pa</w:t>
       </w:r>
       <w:r w:rsidR="008545F5">
         <w:t>rtes del texto para entenderlas.</w:t>
       </w:r>
       <w:r w:rsidR="00C83330">
         <w:t xml:space="preserve"> No se debe de hacer referencia a citas bibliográficas</w:t>
       </w:r>
       <w:r w:rsidR="00952CAD">
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
       <w:r w:rsidR="00C83330">
         <w:t xml:space="preserve"> se debe</w:t>
       </w:r>
       <w:r w:rsidR="00EB732F">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00C83330">
         <w:t xml:space="preserve"> mencionar </w:t>
       </w:r>
@@ -2110,126 +2125,174 @@
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C81103">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>AGRADECIMIENTOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC95F69" w14:textId="4B8D22C0" w:rsidR="00415771" w:rsidRDefault="002326E3" w:rsidP="00EF09C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002326E3">
         <w:t>Este apartado, no debe ir incluido en la primera versión del artículo, ya que puede contener información acerca de los autores; sólo, en caso de ser aceptado el artículo para publicación, deberá anexarse al artículo, de forma opcional (no obligatoria), antes de las Referencias. Solo se incluirán como reconocimiento, a personas o instituciones que financiaron, asesoraron o auxiliaron la investigación. Los nombres, se escribirán completos. Respecto a las personas, se debe indicar también la institución a la cual pertenecen (de ser el caso), así como la forma y medida en que hayan colaborado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007AF998" w14:textId="77777777" w:rsidR="002326E3" w:rsidRPr="00C81103" w:rsidRDefault="002326E3" w:rsidP="00EF09C6">
+    <w:p w14:paraId="007AF998" w14:textId="02C9B3AD" w:rsidR="002326E3" w:rsidRDefault="002326E3" w:rsidP="00EF09C6">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="1276" w:left="2552"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5941268D" w14:textId="77777777" w:rsidR="00614EC8" w:rsidRPr="00614EC8" w:rsidRDefault="00614EC8" w:rsidP="00614EC8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="1276" w:left="2552"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00614EC8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>USO DE INTELIGENCIA ARTIFICIAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="0EFEAA8C" w14:textId="7DF758BD" w:rsidR="00614EC8" w:rsidRDefault="00614EC8" w:rsidP="00614EC8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="1276" w:left="2552"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En este apartado se debe declarar si los autores utilizaron o no Inteligencia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Artifi-cial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (IA), en la realización del artículo. En caso afirmativo debe especificar en qué o cómo fue utilizada, basándose en lo permitido por las normas editoriales de la Re-vista Agricultura, Sociedad y Desarrollo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151440D3" w14:textId="77777777" w:rsidR="00614EC8" w:rsidRPr="00C81103" w:rsidRDefault="00614EC8" w:rsidP="00614EC8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B5E249A" w14:textId="77777777" w:rsidR="00125720" w:rsidRPr="00C81103" w:rsidRDefault="00125720" w:rsidP="007048A7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C81103">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LITERATURA CITADA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD41388" w14:textId="7909BC17" w:rsidR="00415771" w:rsidRPr="00C81103" w:rsidRDefault="002326E3" w:rsidP="00EF09C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002326E3">
-        <w:t>Está conformado este apartado por la lista en orden alfabético y cronológico de todas las referencias citadas en el texto. Las Referencias, deben tener la información completa, que incluye el número total o intervalo de páginas consultadas; así como el DOI o la URL específica, con fecha de consulta en los casos de referencias digitales. Es importante, asegurarse de no omitir ni cambiar el año de la publicación, los apellidos o nombres de los autores o revistas, ni los títulos de los artículos o libros consultados. Se harán precisiones mayores al respecto y se proveerán ejemplos. Es muy importante que, durante la redacción del manuscrito, no se active la creación de una lista automática de referencias en Word® porque ello, evita que cada referencia se trate, revise y comente de forma individual. La bibliografía citada en el texto, no llevará la página de la obra citada, más sí el año de publicación y solo llevará el número de la página, si la cita es textual. En los casos que presenten errores, los revisores, árbitros o editores, deben anotar, corregir y comentar, cada referencia en particular. Consultar más adelante el apartado de Referencias.</w:t>
+        <w:t xml:space="preserve">Está conformado este apartado por la lista en orden alfabético y cronológico de todas las referencias citadas en el texto. Las Referencias, deben tener la información completa, que incluye el número total o intervalo de páginas consultadas; así como el DOI o la URL específica, con fecha de consulta en los casos de referencias digitales. Es importante, asegurarse de no omitir ni cambiar el año de la publicación, los apellidos o nombres de los autores o revistas, ni los títulos de los artículos o libros consultados. Se harán precisiones mayores al respecto y se proveerán ejemplos. Es muy importante que, durante la redacción del manuscrito, no se active la creación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002326E3">
+        <w:lastRenderedPageBreak/>
+        <w:t>de una lista automática de referencias en Word® porque ello, evita que cada referencia se trate, revise y comente de forma individual. La bibliografía citada en el texto, no llevará la página de la obra citada, más sí el año de publicación y solo llevará el número de la página, si la cita es textual. En los casos que presenten errores, los revisores, árbitros o editores, deben anotar, corregir y comentar, cada referencia en particular. Consultar más adelante el apartado de Referencias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5738CC" w14:textId="77777777" w:rsidR="002326E3" w:rsidRDefault="002326E3" w:rsidP="00EF09C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25FDFBBC" w14:textId="585761FE" w:rsidR="00125720" w:rsidRPr="00C81103" w:rsidRDefault="00125720" w:rsidP="00EF09C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C81103">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cuadros</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED0F404" w14:textId="77777777" w:rsidR="002326E3" w:rsidRDefault="002326E3" w:rsidP="002326E3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Deben ser simples y concisos. Cada cuadro, debe presentar datos en forma organizada, de manera que facilite las comparaciones, muestre clasificaciones, se observen algunas relaciones y se ahorre espacio en el texto. Deben que estar elaborados en Word, en formato editable. En el texto, los autores, no deberán escribir “El Cuadro 1 muestra...”, sino sustituirlo, por ejemplo, “La población en pobreza y pobreza extrema fue... (Cuadro 1)” al final de la oración u oraciones que describan los resultados más relevantes, que se identifican en el cuadro. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612E34AA" w14:textId="77777777" w:rsidR="002326E3" w:rsidRDefault="002326E3" w:rsidP="002326E3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
       </w:pPr>
       <w:r>
         <w:t>Los cuadros, deben numerarse y mencionarse en el texto en forma progresiva (ejemplo, Cuadro 1; Cuadro 2...) en el texto. Para sus títulos, se anotará: Cuadro 1. Título del cuadro, el cual, debe estar escrito en la parte superior del cuadro, sin formar parte de él; no se debe incluir el título del cuadro en una celda superior, sino en un párrafo de texto, con letras minúsculas, excepto la inicial de la primera palabra y las iniciales de los nombres propios. El título debe terminar con punto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A7374C" w14:textId="77777777" w:rsidR="002326E3" w:rsidRDefault="002326E3" w:rsidP="002326E3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Los cuadros, se deben colocar en seguida después del párrafo donde se les menciona por primera vez, siempre y cuando queden completos o que no se corten. Si no caben en la misma página donde se les menciona, se colocarán al inicio de la siguiente cuartilla en la cual, debe reanudarse el texto, si aún queda espacio después del cuadro, para facilitar la lectura y el análisis de la información. En la parte inferior del cuadro, debe venir la fuente o procedencia de dicho cuadro en Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Roman</w:t>
@@ -2339,50 +2402,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18207EB6" w14:textId="77777777" w:rsidR="006C74BE" w:rsidRDefault="00F25BAA" w:rsidP="0015113A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53CF8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Variables</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AEE8B64" w14:textId="0759B925" w:rsidR="00F25BAA" w:rsidRPr="00A53CF8" w:rsidRDefault="00F25BAA" w:rsidP="0015113A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53CF8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Al respecto</w:t>
@@ -2992,96 +3056,96 @@
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C81103">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Figuras</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81103">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA62266" w14:textId="105866F6" w:rsidR="00125720" w:rsidRDefault="002326E3" w:rsidP="00EF09C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002326E3">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Con las figuras, se hace referencia a mapas, gráficos, diagramas, ilustraciones y fotografías. Estas, deben tener un contraste adecuado para su manejo, en formato JPG o TIFF y con una resolución de mínimo 300 dpi (puntos por pulgada), resolución suficiente para que se puedan reducir y conservar su calidad; si la figura contiene texto, este debe ser legible. Debe tener indicaciones claras del número de la figura y el lugar que les corresponde en el texto. Los títulos de las imágenes en párrafos aparte (no incluir el título dentro de la imagen). Las figuras se especifican en el texto y sus títulos deben ser Figura 1, Figura 2, ..., etc. Deben ir en la parte inferior del gráfico, justo debajo de la Fuente de la misma. El tamaño mínimo de carácter tipográfico o numérico es de 3 mm, en escala para publicación (página al 100%). En la parte inferior de la figura, debe venir la fuente o procedencia de dicha figura en Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002326E3">
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002326E3">
         <w:t xml:space="preserve"> de 11 Puntos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A729E52" w14:textId="77777777" w:rsidR="002326E3" w:rsidRPr="00C81103" w:rsidRDefault="002326E3" w:rsidP="00EF09C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12240FB7" w14:textId="5D3AFDF6" w:rsidR="00B35FDE" w:rsidRPr="00C81103" w:rsidRDefault="00781365" w:rsidP="00EF09C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="283"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781365">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4833A435" wp14:editId="6166E021">
             <wp:extent cx="5256922" cy="3609975"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="3" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5258046" cy="3610747"/>
@@ -3165,102 +3229,97 @@
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, Puebla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="141B3D81" w14:textId="2FED35FB" w:rsidR="00F66BAE" w:rsidRDefault="002326E3" w:rsidP="00EF09C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002326E3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">En caso de ser aceptado el artículo, el autor o autores, deberán realizar la traducción de Figuras al idioma inglés (o al español, en el caso de que el idioma original del artículo, sea en inglés), tanto en títulos, contenido y fuentes, ya que los traductores, no harán traducción </w:t>
-[...8 lines deleted...]
-        <w:t>ni cotización de ellas, debido a que contienen elementos delicados y muchas veces no se encuentran en formato editable (mapas, diagramas, gráficas, etc.). En dado caso, el traductor puede traducir las palabras y colocarlas abajo, pero no modificar las figuras, de ello se encargará el autor. Se comenta esto, para que lo tomen en cuenta a la hora de elaborar sus cuadros o figuras y puedan editarlo los propios autores en un futuro, si es que se aprueba su artículo.</w:t>
+        <w:t>En caso de ser aceptado el artículo, el autor o autores, deberán realizar la traducción de Figuras al idioma inglés (o al español, en el caso de que el idioma original del artículo, sea en inglés), tanto en títulos, contenido y fuentes, ya que los traductores, no harán traducción ni cotización de ellas, debido a que contienen elementos delicados y muchas veces no se encuentran en formato editable (mapas, diagramas, gráficas, etc.). En dado caso, el traductor puede traducir las palabras y colocarlas abajo, pero no modificar las figuras, de ello se encargará el autor. Se comenta esto, para que lo tomen en cuenta a la hora de elaborar sus cuadros o figuras y puedan editarlo los propios autores en un futuro, si es que se aprueba su artículo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3CB9AC" w14:textId="77777777" w:rsidR="002326E3" w:rsidRDefault="002326E3" w:rsidP="00EF09C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AA6B8EF" w14:textId="2857A079" w:rsidR="00125720" w:rsidRPr="00C81103" w:rsidRDefault="007048A7" w:rsidP="00EF09C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C81103">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Símbolos y unidades </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B3F4BF" w14:textId="77777777" w:rsidR="002326E3" w:rsidRDefault="002326E3" w:rsidP="00854BB8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Las unidades para las variables, tasas y parámetros, se escribirán según las autoriza e indica el Sistema Internacional de Unidades (BIPM; https://www.bipm.org/en/about-us/). Sólo se colocarán entre paréntesis, las equivalencias en los símbolos de cualquier otro sistema en los manuscritos, cuya lengua original sea el inglés y solo, la primera vez que se use una unidad. Ejemplo: </w:t>
+        <w:t xml:space="preserve">Las unidades para las variables, tasas y parámetros, se escribirán según las autoriza e indica el Sistema Internacional de Unidades (BIPM; https://www.bipm.org/en/about-us/). Sólo se colocarán entre paréntesis, las equivalencias en los símbolos de cualquier otro sistema en los manuscritos, cuya lengua </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">original sea el inglés y solo, la primera vez que se use una unidad. Ejemplo: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Pa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (lb sq-2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC1125D" w14:textId="77777777" w:rsidR="002326E3" w:rsidRDefault="002326E3" w:rsidP="00854BB8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002326E3">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Uso de siglas y acrónimos:</w:t>
       </w:r>
       <w:r>
@@ -3414,51 +3473,50 @@
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34A68AF7" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRPr="00C81103" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="742DF6CD" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Recomendamos preparar las referencias con un gestor bibliográfico, como </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>EndNote</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ReferenceManager</w:t>
       </w:r>
@@ -3525,50 +3583,51 @@
     <w:p w14:paraId="676C8351" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRPr="00854BB8" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00854BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Artículo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F6A2CD" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="3062" w:hanging="510"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED1AB0">
+        <w:lastRenderedPageBreak/>
         <w:t>Autor 1 (Primer apellido) AB (Nombres), Autor 2 CD y Autor 3 EF. Año. Título del artículo revista. Nombre abreviado de la revista. Volumen(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED1AB0">
         <w:t>núm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED1AB0">
         <w:t>): Rango de páginas. DOI o URL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D06D49" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="3062" w:hanging="510"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Alarcón MG, Santoyo VH, Altamirano JR y Muñoz M. 2024. Aprendizajes del desarrollo de proveedores de café certificado promovido por una comercializadora internacional en Veracruz, México. Agricultura, Sociedad y Desarrollo. 21(2): 186–206. https://doi.org/10.22231/asyd.v21i2.1584</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFD690E" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -3689,51 +3748,50 @@
         <w:t>Libro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4187F9" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="3062" w:hanging="510"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED1AB0">
         <w:t>Autor 1 A y Autor 2 B. Año. Título del libro, 3ª ed.; Editor: Ubicación del editor, país; pp. 196. DOI o URL</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190A0E1C" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="3062" w:hanging="510"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED1AB0">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">María A, Ramírez B y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED1AB0">
         <w:t>Zagoya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED1AB0">
         <w:t xml:space="preserve"> J. 2021. Ideas y experiencias sobre medio ambiente y sustentabilidad en el México neoliberal. El Colegio de Tlaxcala y Colegio de Postgraduados: México; pp. 152. https://revistacoltlax.mx/omp/index.php/repositoriocoltlax/catalog/book/7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CC19EB" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRPr="00854BB8" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00854BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -3762,50 +3820,51 @@
         <w:t>Lima M. 2021. Análisis de los circuitos cortos de comercialización del café de especialidad de los pequeños productores. Tesis de Maestría. Colegio de Postgraduados Campus Córdoba. México. http://hdl.handle.net/10521/4728</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120367D7" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27B34C2B" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRPr="00854BB8" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00854BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Congresos, conferencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247DD5C7" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="3062" w:hanging="510"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Autor 1 AB, Autor 2 CD y Autor 3 EF. Año. Título de la presentación. In: Título del trabajo completo (si está disponible), Actas del Nombre de la conferencia, Lugar de la conferencia, País, Fecha de la conferencia; Editor 1 y Editor 2, (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>eds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">). (si está disponible); Editorial: Ciudad, País, Año (si está disponible); Número de Resumen (opcional), Paginación (opcional). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7F0A10" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -3880,136 +3939,136 @@
         <w:t>OMS - Organización Mundial de la Salud. 2006. Patrones de crecimiento infantil de la OSM: Longitud/estatura para la edad, peso para la edad, peso para la longitud, peso para la estatura e índice de masa corporal para la edad. Métodos y desarrollo, https://www.who.int/es/news-room/fact-sheets/detail/obesity-and-overweight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595B5E51" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="213E2A3C" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRPr="00854BB8" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00854BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E70D58" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="1276" w:left="2552"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Las citas textuales con más de 40 palabras, deben escribirse independiente en el texto con sangría a la izquierda a todo el párrafo sin llevar comillas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F7E91A" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="1276" w:left="2552"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Las citas indirectas o de parafraseo, son en las que se utilizan ideas de un autor, pero con palabras propias del escritor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB62EC8" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="1276" w:left="2552"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Las citas basadas en el autor se escribirán: Pérez (2021) afirma…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172DB289" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="1276" w:left="2552"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Las citas basadas en el texto se escribirán: Texto (Pérez, 2021).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F26F056" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="1276" w:left="2552"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cuando las citas lleven dos autores se escribirán los primeros apellidos de cada autor, separados por “y”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DEE06C" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="1276" w:left="2552"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pérez y Sánchez (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2022)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="38544628" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="1276" w:left="2552"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hill y White (2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14144BD8" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="1276" w:left="2552"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Citas</w:t>
-[...83 lines deleted...]
-      <w:r>
         <w:t>(Pérez y Sánchez, 2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69AE52BE" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
       </w:pPr>
       <w:r>
         <w:t>(Hill y White, 2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA9227B" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769CB241" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
@@ -4159,55 +4218,51 @@
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00854BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Los nombres de los autores y sus instituciones, no deben aparecer en ninguna parte del artículo, ya que él arbitraje es ciego por pares.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Así que, los nombres de autores e instituciones deberán ser capturados en la plataforma en el </w:t>
       </w:r>
       <w:r w:rsidRPr="00854BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Paso 3</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, así como también sus datos a la hora de subir su artículo. Los nombres en español deberán presentarse completos (con los dos apellidos); pero de común acuerdo con los </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">autores/as se definirá si se abreviarán en la versión final. El autor (a) principal invariablemente aparecerá en primer término en los créditos. Para añadir más autores de su artículo en la plataforma, en el Paso 3, haga clic en </w:t>
+        <w:t xml:space="preserve">, así como también sus datos a la hora de subir su artículo. Los nombres en español deberán presentarse completos (con los dos apellidos); pero de común acuerdo con los autores/as se definirá si se abreviarán en la versión final. El autor (a) principal invariablemente aparecerá en primer término en los créditos. Para añadir más autores de su artículo en la plataforma, en el Paso 3, haga clic en </w:t>
       </w:r>
       <w:r w:rsidRPr="00854BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Añadir colaboradores</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, del lado derecho, justo después del </w:t>
       </w:r>
       <w:r w:rsidRPr="00854BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Resumen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538FAA69" w14:textId="77777777" w:rsidR="003A27E5" w:rsidRPr="00C81103" w:rsidRDefault="003A27E5" w:rsidP="003A27E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="1276" w:left="2552"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
@@ -4218,61 +4273,61 @@
         <w:ind w:leftChars="1276" w:left="2552"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E459E3" w:rsidRPr="00C81103" w:rsidSect="00855D0A">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="1134" w:left="851" w:header="1021" w:footer="340" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:distance="255"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:bidi/>
       <w:docGrid w:type="lines" w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74A876A7" w14:textId="77777777" w:rsidR="00CE43F1" w:rsidRDefault="00CE43F1">
+    <w:p w14:paraId="10F35199" w14:textId="77777777" w:rsidR="00573554" w:rsidRDefault="00573554">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D145E78" w14:textId="77777777" w:rsidR="00CE43F1" w:rsidRDefault="00CE43F1">
+    <w:p w14:paraId="2153E2E9" w14:textId="77777777" w:rsidR="00573554" w:rsidRDefault="00573554">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4330,51 +4385,51 @@
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="01000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Georgia"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="5C869A32" w14:textId="77777777" w:rsidR="002D55BA" w:rsidRPr="007C1CFF" w:rsidRDefault="002D55BA" w:rsidP="0098452D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:tabs>
@@ -4452,88 +4507,88 @@
       <w:t>(Los autores no modificarán este apartado)</w:t>
     </w:r>
     <w:r w:rsidR="00532CFE" w:rsidRPr="00125E16">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00125E16">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Tipo de contribución</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D472DEC" w14:textId="77777777" w:rsidR="00CE43F1" w:rsidRDefault="00CE43F1">
+    <w:p w14:paraId="0865D76C" w14:textId="77777777" w:rsidR="00573554" w:rsidRDefault="00573554">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F0BF329" w14:textId="77777777" w:rsidR="00CE43F1" w:rsidRDefault="00CE43F1">
+    <w:p w14:paraId="6C4DDE88" w14:textId="77777777" w:rsidR="00573554" w:rsidRDefault="00573554">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="020AD801" w14:textId="77777777" w:rsidR="0067215B" w:rsidRDefault="0067215B" w:rsidP="0067215B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1CF7E08A" w14:textId="73E181BA" w:rsidR="002D55BA" w:rsidRPr="00125E16" w:rsidRDefault="003E3E47" w:rsidP="00532CFE">
+  <w:p w14:paraId="1CF7E08A" w14:textId="756B8D7A" w:rsidR="002D55BA" w:rsidRPr="00125E16" w:rsidRDefault="003E3E47" w:rsidP="00532CFE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002A63AE">
       <w:rPr>
         <w:i/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>Agricultura, Sociedad y Desarrollo</w:t>
     </w:r>
     <w:r w:rsidR="003301E6" w:rsidRPr="002A63AE">
       <w:rPr>
         <w:i/>
         <w:sz w:val="14"/>
@@ -4577,93 +4632,93 @@
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00690722" w:rsidRPr="00125E16">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00690722" w:rsidRPr="00125E16">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00690722" w:rsidRPr="00125E16">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E75D66">
+    <w:r w:rsidR="00614EC8">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidR="00690722" w:rsidRPr="00125E16">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00690722" w:rsidRPr="00125E16">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="00690722" w:rsidRPr="00125E16">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00690722" w:rsidRPr="00125E16">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00690722" w:rsidRPr="00125E16">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E75D66">
+    <w:r w:rsidR="00614EC8">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidR="00690722" w:rsidRPr="00125E16">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6C6DC5F4" w14:textId="77777777" w:rsidR="0067215B" w:rsidRPr="008C3B47" w:rsidRDefault="0067215B" w:rsidP="0098452D">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8844"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="480" w:line="100" w:lineRule="exact"/>
@@ -6195,94 +6250,97 @@
     <w:rsid w:val="00491D98"/>
     <w:rsid w:val="00493033"/>
     <w:rsid w:val="004B07B9"/>
     <w:rsid w:val="004C0CC6"/>
     <w:rsid w:val="004C207F"/>
     <w:rsid w:val="004D1095"/>
     <w:rsid w:val="004D2716"/>
     <w:rsid w:val="004D37A1"/>
     <w:rsid w:val="004D4576"/>
     <w:rsid w:val="004D5BD6"/>
     <w:rsid w:val="004D5BEC"/>
     <w:rsid w:val="004D79C7"/>
     <w:rsid w:val="00500915"/>
     <w:rsid w:val="00502950"/>
     <w:rsid w:val="00502F97"/>
     <w:rsid w:val="0050416D"/>
     <w:rsid w:val="005178B7"/>
     <w:rsid w:val="00525541"/>
     <w:rsid w:val="00525836"/>
     <w:rsid w:val="00532CFE"/>
     <w:rsid w:val="00535B08"/>
     <w:rsid w:val="005420A0"/>
     <w:rsid w:val="005528EE"/>
     <w:rsid w:val="005614F2"/>
     <w:rsid w:val="005674A1"/>
+    <w:rsid w:val="00573554"/>
     <w:rsid w:val="00574CFC"/>
     <w:rsid w:val="0057700E"/>
     <w:rsid w:val="0057771E"/>
     <w:rsid w:val="00583C3B"/>
     <w:rsid w:val="0058566D"/>
     <w:rsid w:val="005930C7"/>
     <w:rsid w:val="005B215D"/>
     <w:rsid w:val="005C0EAE"/>
     <w:rsid w:val="005C542D"/>
     <w:rsid w:val="005D4019"/>
     <w:rsid w:val="005E0DE6"/>
     <w:rsid w:val="005E3936"/>
     <w:rsid w:val="005F5356"/>
     <w:rsid w:val="0061135B"/>
+    <w:rsid w:val="00614EC8"/>
     <w:rsid w:val="006224DB"/>
     <w:rsid w:val="00623A78"/>
     <w:rsid w:val="0062644F"/>
     <w:rsid w:val="006303B8"/>
     <w:rsid w:val="00630EB5"/>
     <w:rsid w:val="00661DCA"/>
     <w:rsid w:val="0067215B"/>
     <w:rsid w:val="00690722"/>
     <w:rsid w:val="00690D1D"/>
     <w:rsid w:val="00692393"/>
     <w:rsid w:val="0069610A"/>
     <w:rsid w:val="006B1856"/>
     <w:rsid w:val="006B1E32"/>
     <w:rsid w:val="006C74BE"/>
     <w:rsid w:val="006D6039"/>
     <w:rsid w:val="006E28EC"/>
     <w:rsid w:val="006E5DD2"/>
     <w:rsid w:val="006F7231"/>
     <w:rsid w:val="007048A7"/>
     <w:rsid w:val="007065E6"/>
     <w:rsid w:val="00713BC1"/>
     <w:rsid w:val="0072305D"/>
     <w:rsid w:val="00725738"/>
     <w:rsid w:val="0073135C"/>
     <w:rsid w:val="00732758"/>
     <w:rsid w:val="007358B5"/>
     <w:rsid w:val="0074664B"/>
     <w:rsid w:val="00760992"/>
     <w:rsid w:val="007664B4"/>
     <w:rsid w:val="00776635"/>
+    <w:rsid w:val="007802ED"/>
     <w:rsid w:val="00781365"/>
     <w:rsid w:val="0078256A"/>
     <w:rsid w:val="0078556F"/>
     <w:rsid w:val="00790BBC"/>
     <w:rsid w:val="007B4728"/>
     <w:rsid w:val="007B5353"/>
     <w:rsid w:val="007C1CFF"/>
     <w:rsid w:val="007E704A"/>
     <w:rsid w:val="007F2286"/>
     <w:rsid w:val="00804EE0"/>
     <w:rsid w:val="0080737D"/>
     <w:rsid w:val="00817168"/>
     <w:rsid w:val="0083027F"/>
     <w:rsid w:val="00832F6A"/>
     <w:rsid w:val="00844B99"/>
     <w:rsid w:val="00844C47"/>
     <w:rsid w:val="0085376F"/>
     <w:rsid w:val="008545F5"/>
     <w:rsid w:val="00854BB8"/>
     <w:rsid w:val="00855D0A"/>
     <w:rsid w:val="0086608A"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="00891A64"/>
     <w:rsid w:val="008B011A"/>
     <w:rsid w:val="008B384B"/>
@@ -8596,76 +8654,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Agrociencia-template.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3037</Words>
-  <Characters>17313</Characters>
+  <Words>3120</Words>
+  <Characters>17785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>144</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>148</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Type of the Paper (Article</vt:lpstr>
       <vt:lpstr>Type of the Paper (Article</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20310</CharactersWithSpaces>
+  <CharactersWithSpaces>20864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Type of the Paper (Article</dc:title>
   <dc:subject/>
   <dc:creator>Jorge Cadena iñiguez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>