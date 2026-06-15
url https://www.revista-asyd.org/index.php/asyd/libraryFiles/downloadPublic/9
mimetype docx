--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -511,51 +511,51 @@
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">El tamaño del archivo en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00203A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>word</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00203A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> es menor de 2 MB, en caso contrario, las figuras deberán enviarse como archivo complementario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EC9455" w14:textId="37F26FCD" w:rsidR="00DC088B" w:rsidRPr="00203A29" w:rsidRDefault="00DC088B" w:rsidP="00DC088B">
+    <w:p w14:paraId="10EC9455" w14:textId="3B66B17F" w:rsidR="00DC088B" w:rsidRDefault="00DC088B" w:rsidP="00DC088B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00203A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -704,50 +704,81 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> ser expertos en el tema </w:t>
       </w:r>
       <w:r w:rsidR="00DA3626" w:rsidRPr="00203A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>que aborda su trabajo de investigación</w:t>
       </w:r>
       <w:r w:rsidRPr="00203A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6DB429BA" w14:textId="422A02FA" w:rsidR="00E5542E" w:rsidRPr="00203A29" w:rsidRDefault="00E5542E" w:rsidP="00DC088B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>En caso de haber utilizado IA en la creación del artículo, debe declarar en el artículo el cómo y en qué áreas fue utilizada. En caso contrario, también informar si no fue utilizada.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5F032E49" w14:textId="588AC6B8" w:rsidR="0010186B" w:rsidRDefault="0010186B" w:rsidP="00DC088B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="450" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00203A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Se devolverán a los autores/as aquellos envíos que no cumplan estas directrices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFF8303" w14:textId="77777777" w:rsidR="002A3186" w:rsidRPr="002A3186" w:rsidRDefault="002A3186" w:rsidP="002A3186">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1005,124 +1036,124 @@
         </w:rPr>
         <w:t>d. Los autores, confirman que han leído detenidamente las Normas Editoriales o Directrices para Autores y están en conformidad con ellas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543C363B" w14:textId="680DCE95" w:rsidR="002A3186" w:rsidRPr="002A3186" w:rsidRDefault="002A3186" w:rsidP="002A3186">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3186">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>e. Los autores y coautores, están de acuerdo en el orden y en la aparición y en la contribución que cada uno tuvo al realizar el artículo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F95186" w14:textId="6EFB4E14" w:rsidR="002A3186" w:rsidRDefault="002A3186" w:rsidP="002A3186">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3186">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>f.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A3186">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A3186">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Se permite y recomienda a los autores/as, a publicar su trabajo en Internet (por ejemplo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002A3186">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> en páginas institucionales o personales), después de ser publicado su artículo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39EF406A" w14:textId="02FF9E7F" w:rsidR="00822943" w:rsidRDefault="00822943" w:rsidP="002A3186">
+    <w:p w14:paraId="39EF406A" w14:textId="5FC66380" w:rsidR="00822943" w:rsidRDefault="00822943" w:rsidP="002A3186">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>g. Todos los trabajos enviados</w:t>
       </w:r>
       <w:r w:rsidR="005C7F17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1135,51 +1166,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D751EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">serán </w:t>
       </w:r>
       <w:r w:rsidR="00D751EB" w:rsidRPr="00D751EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">sometidos al programa de </w:t>
+        <w:t>sometidos</w:t>
+      </w:r>
+      <w:r w:rsidR="006E483E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a una primera revisión para ver su reúnen lo necesario de acuerdo a las políticas y normas editoriales de la revista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E483E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>ASyD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E483E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y también</w:t>
+      </w:r>
+      <w:r w:rsidR="00D751EB" w:rsidRPr="00D751EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al programa de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D751EB" w:rsidRPr="00D751EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>antiplagio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D751EB" w:rsidRPr="00D751EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D751EB" w:rsidRPr="00D751EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1780,120 +1849,173 @@
       <w:r w:rsidRPr="00203A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> se procederá a realizar el pago por publicación y el equipo de traducción se pondrá en contacto con los autores para acordar el costo por traducción al idioma inglés</w:t>
       </w:r>
       <w:r w:rsidR="006E5616" w:rsidRPr="00203A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> o en caso contrario, al español si el original está en inglés.</w:t>
       </w:r>
       <w:r w:rsidR="00AC6717">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cabe mencionar, que la revista Agricultura, Sociedad y Desarrollo, sólo realiza el cobro por publicación y traducción y no hay ninguna tarifa por suscripción o lectura de los artículos publicados en </w:t>
+        <w:t xml:space="preserve"> Cabe mencionar, que la revista Agricultura, Sociedad y Desarrollo, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6717">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">sólo realiza el cobro por publicación y traducción y no hay ninguna tarifa por suscripción o lectura de los artículos publicados en </w:t>
       </w:r>
       <w:r w:rsidR="00003117">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>la revista, es decir, es de Acceso Abierto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098771B9" w14:textId="77777777" w:rsidR="00005610" w:rsidRPr="00005610" w:rsidRDefault="00005610" w:rsidP="00005610">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Costo de publicación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C22781C" w14:textId="77777777" w:rsidR="00005610" w:rsidRPr="00005610" w:rsidRDefault="00005610" w:rsidP="00005610">
+    <w:p w14:paraId="2C22781C" w14:textId="2937F5C8" w:rsidR="00005610" w:rsidRPr="00005610" w:rsidRDefault="00005610" w:rsidP="00005610">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">- A partir de enero 2025, la Revista del Colegio de Postgraduado solicita por cada artículo aceptado para su publicación, una cuota de </w:t>
+        <w:t xml:space="preserve">- A partir de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C91993">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>febrero 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, la Revista del Colegio de Postgraduado solicita por cada artículo aceptado para su publicación, una cuota de </w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>$8,000.00 (Ocho mil pesos 00/100 MN)</w:t>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00F324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,000.00 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Diez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mil pesos 00/100 MN)</w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, por la edición, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>maqueteo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, marcaje XML y DOI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4166A2F6" w14:textId="1FF8AB53" w:rsidR="00005610" w:rsidRPr="00005610" w:rsidRDefault="00005610" w:rsidP="00005610">
+    <w:p w14:paraId="4166A2F6" w14:textId="7E88AB22" w:rsidR="00005610" w:rsidRPr="00005610" w:rsidRDefault="00005610" w:rsidP="00005610">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">- En apoyo a los autores, </w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a partir del 01 de febrero de 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, la Revista Agricultura, Sociedad y Desarrollo, ha determinado que </w:t>
       </w:r>
@@ -1975,166 +2097,200 @@
         </w:rPr>
         <w:t>costo de</w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>$175.00 pesos (ciento setenta y cinco pesos 00</w:t>
       </w:r>
       <w:r w:rsidR="000F72E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">100 M.N.) + I.V.A. por página (exceptuando </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>100 M.N.) + I.V.A. por página (exceptuando referencias bibliográficas)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Los honorarios y forma de pago por concepto de traducción, así también en el caso de revisión de traducción, se convendrán entre autor y traductor. El pago es independiente a lo que se ingresa al Colegio de Postgraduados por pago de publicaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19869A93" w14:textId="1478B7D1" w:rsidR="00005610" w:rsidRPr="00005610" w:rsidRDefault="00005610" w:rsidP="00005610">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00005610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Por Acuerdo del Consejo General Académico y del Consejo General Administrativo, Los </w:t>
+      </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>refrerencias</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>autores del Colegio de Postgraduados están exentos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> bibliográficas)</w:t>
+        <w:t>del pago por publicación del artículo</w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>. Los honorarios y forma de pago por concepto de traducción, así también en el caso de revisión de traducción, se convendrán entre autor y traductor. El pago es independiente a lo que se ingresa al Colegio de Postgraduados por pago de publicaciones.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>. Los autores externos o foráneos pagarán el precio unitario de la publicación, es decir, $</w:t>
+      </w:r>
+      <w:r w:rsidR="00F324F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>10</w:t>
+      </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Por Acuerdo del Consejo General Académico y del Consejo General Administrativo, Los </w:t>
+        <w:t>,000.00 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Diez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mil pesos 00/100 MN); </w:t>
+      </w:r>
+      <w:r w:rsidR="00F324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en caso de haber autores externos colaborando en artículos de la mayoría de autores del Colegio de Postgraduados, sólo podrá ser exento de pago un autor externo, es decir, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si un en un artículo hay autores del Colegio de Postgraduados y </w:t>
+      </w:r>
+      <w:r w:rsidR="00F324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">más de dos </w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>autores del Colegio de Postgraduados están exentos</w:t>
+        <w:t>autores externos</w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, estos últimos, </w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>del pago por publicación del artículo</w:t>
+        <w:t>deberán</w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Los autores externos o foráneos pagarán el precio unitario de la publicación, es decir, $8,000.00 (Ocho mil pesos 00/100 MN); en otras palabras, si un en un artículo hay autores del Colegio de Postgraduados y </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>autores externos</w:t>
+        <w:t>cubrir la cuota completa</w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, estos últimos, </w:t>
+        <w:t xml:space="preserve"> ($</w:t>
+      </w:r>
+      <w:r w:rsidR="00F324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> ($8,000.00 pesos), ya que solo quedan exentos los autores pertenecientes al Colegio de Postgraduados.</w:t>
+        </w:rPr>
+        <w:t>,000.00 pesos), ya que solo quedan exentos los autores pertenecientes al Colegio de Postgraduados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE4BFC2" w14:textId="77777777" w:rsidR="00005610" w:rsidRPr="00005610" w:rsidRDefault="00005610" w:rsidP="00005610">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nombre de la cuenta: COLPOS ING RECURSOS PROP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719D64D1" w14:textId="77777777" w:rsidR="00005610" w:rsidRPr="00005610" w:rsidRDefault="00005610" w:rsidP="00005610">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00005610">
         <w:rPr>
@@ -2327,51 +2483,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Recepción de originales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25507D12" w14:textId="77777777" w:rsidR="00D14017" w:rsidRDefault="00DC088B" w:rsidP="00DC088B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00203A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Las contribuciones </w:t>
       </w:r>
       <w:r w:rsidR="000E2683" w:rsidRPr="00203A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>deben seguir el formato de la P</w:t>
       </w:r>
       <w:r w:rsidR="00953C43" w:rsidRPr="00203A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>lantilla para autores de la revista y esta puede descargarse de la plataforma. Los artículos</w:t>
       </w:r>
       <w:r w:rsidR="00EB5123" w:rsidRPr="00203A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3239,51 +3394,61 @@
       <w:r w:rsidR="003E038A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> debe ser actualizada. </w:t>
       </w:r>
       <w:r w:rsidRPr="00822943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>No se requiere subtemas específicos sobre revisión de literatura, ya que los aspectos relevantes</w:t>
+        <w:t xml:space="preserve">No se requiere subtemas específicos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822943">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sobre revisión de literatura, ya que los aspectos relevantes</w:t>
       </w:r>
       <w:r w:rsidR="00EB5123" w:rsidRPr="00822943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00822943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> se presentan en la INTRODUCCIÓN.</w:t>
       </w:r>
       <w:r w:rsidR="004C3F10" w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
@@ -3312,51 +3477,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Discusión teórica</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27750A75" w14:textId="1E1D9A70" w:rsidR="0011535A" w:rsidRPr="00F66A88" w:rsidRDefault="0011535A" w:rsidP="0011535A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Este apartado</w:t>
       </w:r>
       <w:r w:rsidR="004C5079" w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> versará sobre el desarrollo de la perspectiva teórica: para la construcción del marco teórico</w:t>
       </w:r>
       <w:r w:rsidR="00EB5123" w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4512,50 +4676,51 @@
         <w:t xml:space="preserve"> citas bibliográficas, se deben mencionar las futuras investigaciones derivadas de su trabajo. Así como las limitaciones que encontró en su investigación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D9BBC0" w14:textId="77777777" w:rsidR="00D1088C" w:rsidRPr="00F66A88" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Agradecimientos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37048D04" w14:textId="7B233CB5" w:rsidR="00D1088C" w:rsidRPr="00F66A88" w:rsidRDefault="00C7722C" w:rsidP="00D1088C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Este apartado, no debe ir incluido en la primera versión del artículo, ya que puede contener información acerca de los autores; sólo, en caso de ser aceptado el artículo para publicación, deberá anexarse al artículo, de forma opcional (no obligatoria), antes de la</w:t>
@@ -4566,51 +4731,50 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D3744" w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
       <w:r w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001D3744" w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D1088C" w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4670,1140 +4834,1691 @@
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D1088C" w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> se debe indicar también la institución a la cual pertenecen (de ser el caso), así como la forma y medida en que hayan colaborad</w:t>
       </w:r>
       <w:r w:rsidR="001D3744" w:rsidRPr="00F66A88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>o.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A2AB3E" w14:textId="77777777" w:rsidR="00D1088C" w:rsidRPr="00F66A88" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
+    <w:p w14:paraId="44A2AB3E" w14:textId="6328E2FF" w:rsidR="00D1088C" w:rsidRDefault="00B60B94" w:rsidP="00D1088C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2F904CBB" w14:textId="5D04B5EC" w:rsidR="00D1088C" w:rsidRPr="00F66A88" w:rsidRDefault="001D3744" w:rsidP="00D1088C">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Uso de Inteligencia Artificial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D06A3B" w14:textId="186A4528" w:rsidR="00B60B94" w:rsidRPr="00B60B94" w:rsidRDefault="00B60B94" w:rsidP="00B60B94">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...18 lines deleted...]
-    <w:p w14:paraId="4DDC684A" w14:textId="11DCE298" w:rsidR="00D1088C" w:rsidRPr="00FA323C" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta revista reconoce </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>que las</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tecnologías basadas en Inteligencia Artificial (IA)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>, han avanzado considerablemente y c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on el fin de garantizar la integridad científica, la transparencia y los derechos de autor, se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">han </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>establec</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>ido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las siguientes directrices obligatorias para autores, revisores y editores:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D88171A" w14:textId="77777777" w:rsidR="00B60B94" w:rsidRPr="00B60B94" w:rsidRDefault="00B60B94" w:rsidP="00B60B94">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F66A88">
-[...330 lines deleted...]
-    <w:p w14:paraId="1B99CE3B" w14:textId="77777777" w:rsidR="00D1088C" w:rsidRPr="00FA323C" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Directrices para Autores; autoría y responsabilidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EB06BB" w14:textId="77777777" w:rsidR="00B60B94" w:rsidRPr="00B60B94" w:rsidRDefault="00B60B94" w:rsidP="00B60B94">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="76895DC2" w14:textId="77777777" w:rsidR="00D1088C" w:rsidRPr="00FA323C" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Prohibición como coautor: Las herramientas de IA no cumplen los requisitos para ser consideradas autoras de un manuscrito. No pueden asumir la responsabilidad legal, ética ni científica del trabajo, por lo que está estrictamente prohibido listarlas en los créditos de autoría o afiliaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6DF5F2" w14:textId="77777777" w:rsidR="00B60B94" w:rsidRPr="00B60B94" w:rsidRDefault="00B60B94" w:rsidP="00B60B94">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...18 lines deleted...]
-    <w:p w14:paraId="0EDEE1C0" w14:textId="35DEE0C3" w:rsidR="00D1088C" w:rsidRPr="00FA323C" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Responsabilidad final: Los autores humanos son los únicos responsables de la veracidad, originalidad, precisión y ausencia de plagio en la totalidad del texto, incluyendo los fragmentos generados o editados con asistencia de IA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24811FBB" w14:textId="77777777" w:rsidR="00B60B94" w:rsidRPr="00B60B94" w:rsidRDefault="00B60B94" w:rsidP="00B60B94">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA323C">
-[...270 lines deleted...]
-    <w:p w14:paraId="17874969" w14:textId="68EF9FB6" w:rsidR="00D1088C" w:rsidRPr="00FA323C" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Límites en el Contenido Gráfico y de Datos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08AB021C" w14:textId="77777777" w:rsidR="00B60B94" w:rsidRPr="00B60B94" w:rsidRDefault="00B60B94" w:rsidP="00B60B94">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA323C">
-[...90 lines deleted...]
-    <w:p w14:paraId="3C17FFA3" w14:textId="2C6C6B5E" w:rsidR="00D1088C" w:rsidRPr="00FA323C" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Imágenes y figuras: No se aceptará material gráfico (gráficas, mapas, ilustraciones médicas o diagramas) generado íntegramente por IA sintética, a menos que el artículo verse específicamente sobre el análisis de dichas herramientas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237C8FFD" w14:textId="3FEBCD46" w:rsidR="00B60B94" w:rsidRDefault="00B60B94" w:rsidP="00B60B94">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA323C">
-[...242 lines deleted...]
-    <w:p w14:paraId="54FC4540" w14:textId="5E08945B" w:rsidR="00B544F3" w:rsidRPr="00FA323C" w:rsidRDefault="00B544F3" w:rsidP="00D1088C">
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Falsificación de datos: El uso de IA para fabricar, alterar o falsificar datos experimentales, de encuestas o simulaciones será considerado una falta grave a la ética científica y causará el rechazo inmediato o la retractación del artículo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542EC3AE" w14:textId="32351AA8" w:rsidR="00B60B94" w:rsidRPr="00B60B94" w:rsidRDefault="00B60B94" w:rsidP="00F91807">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Puede ser utilizada, pero, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>no debe reemplazar el pensamiento crítico ni la originalidad de los autores. Su aplicación debe limitarse a tareas de apoyo, como corrección de estilo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y ortográfico. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>puede usar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para la generación de datos falsos, manipulación de resultados o automatización de procesos que comprometan la integridad académica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Su uso debe estar limitado a funciones auxiliares y no puede reemplazar la redacción original del autor. Cualquier uso debe ser declarado en el documento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>, antes del apartado de Referencias</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>, señalando y declarando: Nombre y versión o tipo de IA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91807" w:rsidRPr="00F91807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizad</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>a, el p</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91807" w:rsidRPr="00F91807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>ropósito de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> su</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91807" w:rsidRPr="00F91807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uso (ej. "</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>corrección de estilo de la redacción") y debe declarar garantizando que</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91807" w:rsidRPr="00F91807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el contenido</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> creado con IA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91807" w:rsidRPr="00F91807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fue verificado por los autores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F904CBB" w14:textId="5D04B5EC" w:rsidR="00D1088C" w:rsidRPr="00F66A88" w:rsidRDefault="001D3744" w:rsidP="00D1088C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDC684A" w14:textId="11DCE298" w:rsidR="00D1088C" w:rsidRPr="00FA323C" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Está </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16AC7" w:rsidRPr="00F66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conformado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">este apartado por la lista en orden alfabético y cronológico de todas las referencias citadas en el texto. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00F66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Las Referencias,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00F66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tener la información completa, que incluye el número total o intervalo de páginas consultadas; así como el DOI o la URL específica</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00F66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA323C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t>con fecha de consulta en los casos de referencias digitales. Es importante</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asegurarse de no omitir ni cambiar el año de la publicación, los apellidos o nombres de los autores o revistas, ni los títulos de los artículos o libros consultados. Se harán precisiones mayores al respecto y se proveerán ejemplos. Es muy importante que, durante la redacción del manuscrito, no se active la creación de una lista automática de referencias en Word® porque ello</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evita que cada referencia se trate, revise y comente de forma individual. </w:t>
+      </w:r>
+      <w:r w:rsidR="00583EE4" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47B9D" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>bibliografía citada</w:t>
+      </w:r>
+      <w:r w:rsidR="00583EE4" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el texto</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00583EE4" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no llevará la página de la obra citada</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00822943">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> más sí</w:t>
+      </w:r>
+      <w:r w:rsidR="00583EE4" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el año de publicación</w:t>
+      </w:r>
+      <w:r w:rsidR="00822943">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y solo llevará el número de la página</w:t>
+      </w:r>
+      <w:r w:rsidR="007226C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00822943">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si la cita es textual</w:t>
+      </w:r>
+      <w:r w:rsidR="00583EE4" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47B9D" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>En los casos que presenten errores, los revisores, árbitros o editores, deben anotar, corregir y comentar</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cada referencia en particular.</w:t>
+      </w:r>
+      <w:r w:rsidR="00794E66" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Consultar más adelante el apartado </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>de Referencias</w:t>
+      </w:r>
+      <w:r w:rsidR="00794E66" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B99CE3B" w14:textId="77777777" w:rsidR="00D1088C" w:rsidRPr="00FA323C" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76895DC2" w14:textId="77777777" w:rsidR="00D1088C" w:rsidRPr="00FA323C" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Cuadros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDEE1C0" w14:textId="35DEE0C3" w:rsidR="00D1088C" w:rsidRPr="00FA323C" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Deben ser simples</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA368E" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concisos. Cada cuadro</w:t>
+      </w:r>
+      <w:r w:rsidR="007226C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3C59" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>presentar datos en forma organi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>zada</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de manera que facilite las comparaciones, mu</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3C59" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>estre clasificaciones, se obser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ven algunas relaciones y se ahorre espacio </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el texto. </w:t>
+      </w:r>
+      <w:r w:rsidR="007226C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Deben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que estar elaborados en Word</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en formato editable. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>En el texto, l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>os autores</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no deb</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3C59" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>erán escribir “El Cuadro 1 mues</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>tra...”, sino sustituirlo, por ejemplo, “La pobla</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3C59" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>ción en pobreza y pobreza extre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>ma fue... (Cuadro 1)” al final de la oración u oraciones que describan los resultados más relevantes</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que se identifican en el cuadro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17874969" w14:textId="68EF9FB6" w:rsidR="00D1088C" w:rsidRPr="00FA323C" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Los cuadros</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben numerarse y mencionarse en el texto en forma progresiva (ejemplo, Cuadro 1; Cuadro 2...) en el texto. Para sus títulos, se anotará: Cuadro 1. Título del cuadro, el cual</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe estar escrito en la pa</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3C59" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>rte superior del cuadro</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3C59" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sin for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>mar parte de él; no se debe incluir el título del cuadro en una celda superior, sino en un párrafo de texto, con letras minúsculas, excepto la inicial de la primera palabra y las iniciales de los nombres propios. El título debe terminar con punto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C17FFA3" w14:textId="2C6C6B5E" w:rsidR="00D1088C" w:rsidRPr="00FA323C" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Los cuadros</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se deben colocar en seguida después </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3C59" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>del párrafo donde se les mencio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>na por primera vez, siempre y cuando que</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16AC7" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16AC7" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o que no se corten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>. Si no caben en la misma página donde se les menciona</w:t>
+      </w:r>
+      <w:r w:rsidR="00131852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se colocarán al inicio de la siguiente cuartilla en la cual</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16AC7" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe reanudarse el texto</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si aún queda espacio </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3C59" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>después del cuadro, para facili</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tar la lectura y el análisis de la información. En la parte inferior del cuadro, debe venir la fuente o procedencia de dicho cuadro en Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Puntos. Los cuadros</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no deben colocarse después de CONCLUSIONES</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3744" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni al final de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B544F3" w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>las REFERENCIAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FC4540" w14:textId="5E08945B" w:rsidR="00B544F3" w:rsidRPr="00FA323C" w:rsidRDefault="00B544F3" w:rsidP="00D1088C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se debe hacer el mínimo uso de estos, </w:t>
       </w:r>
       <w:r w:rsidR="003E22A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">se emplean </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA323C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>sólo son para hacer más conciso y entendible el texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB6D66B" w14:textId="77777777" w:rsidR="00DD3C59" w:rsidRPr="00FA323C" w:rsidRDefault="00DD3C59" w:rsidP="00DD3C59">
       <w:pPr>
@@ -6431,50 +7146,51 @@
           <w:p w14:paraId="1042FB73" w14:textId="77777777" w:rsidR="00DD3C59" w:rsidRPr="003E22A0" w:rsidRDefault="00DD3C59" w:rsidP="00DD3C59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E22A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Constante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74B536E7" w14:textId="77777777" w:rsidR="00DD3C59" w:rsidRPr="003E22A0" w:rsidRDefault="00DD3C59" w:rsidP="00DD3C59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
@@ -7048,212 +7764,222 @@
           <w:lang w:val="es-ES_tradnl" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F9736F8" w14:textId="3DCD405E" w:rsidR="00D1088C" w:rsidRPr="00891326" w:rsidRDefault="00D1088C" w:rsidP="00D1088C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E22A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:t>En caso de ser aceptado el artículo, el autor o autores, deberán realizar la traducción de Figuras al idioma inglés (o al español</w:t>
+      </w:r>
+      <w:r w:rsidR="00B544F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E22A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el caso de que el idioma original del artículo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B544F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E22A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sea en inglés), tanto en títulos, contenido y fuentes, ya que </w:t>
+      </w:r>
+      <w:r w:rsidR="00794E66" w:rsidRPr="003E22A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los </w:t>
+      </w:r>
+      <w:r w:rsidR="00B544F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>traductores,</w:t>
+      </w:r>
+      <w:r w:rsidR="00794E66" w:rsidRPr="003E22A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E22A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>no har</w:t>
+      </w:r>
+      <w:r w:rsidR="00B544F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>án</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E22A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> traducción ni cotización de ellas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B544F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E22A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debido a que contienen elementos delicados y muchas veces no se encuentran en formato editable (mapas, diagramas, gráficas, etc</w:t>
+      </w:r>
+      <w:r w:rsidR="00B157CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00891326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE77C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>En dado caso, el traductor puede traducir las palabras y colocarlas abajo, pero no modificar las figuras, de ello se encargará el autor. Se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00891326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comenta esto, para que lo tomen en cuenta a la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00891326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>En caso de ser aceptado el artículo, el autor o autores, deberán realizar la traducción de Figuras al idioma inglés (o al español</w:t>
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> comenta esto, para que lo tomen en cuenta a la hora de elaborar sus cuadros o figuras y puedan editarlo </w:t>
+        <w:t xml:space="preserve">hora de elaborar sus cuadros o figuras y puedan editarlo </w:t>
       </w:r>
       <w:r w:rsidR="00A54279">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>los propios autores</w:t>
       </w:r>
       <w:r w:rsidRPr="00891326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> en un futuro</w:t>
       </w:r>
       <w:r w:rsidR="00BE77C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -8182,51 +8908,50 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>LITERATURA CITADA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4C8CB8" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Recomendamos preparar las referencias con un gestor bibliográfico, como </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EndNote</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -8273,50 +8998,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las citas y referencias en los materiales complementarios, están permitidas siempre y cuando aparezcan en la lista de referencias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DF0697" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cuando una cita sea del mismo autor y año se debe diferencia como “a” y “b”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480C9AC2" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejemplo: </w:t>
       </w:r>
     </w:p>
@@ -8649,107 +9375,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tesis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A66814" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Autor 1 AB. Año. Título de la tesis. Grado de tesis, Universidad que otorga el título, país. Disponible en URL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F3AB4B" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lima M. 2021. Análisis de los circuitos cortos de comercialización del café de especialidad de los pequeños productores. Tesis de Maestría. Colegio de Postgraduados Campus Córdoba. México. http://hdl.handle.net/10521/4728</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFF48E5" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Congresos, conferencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9C3B5B" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Autor 1 AB. Año. Título de la tesis. Grado de tesis, Universidad que otorga el título, país. Disponible en URL.</w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Autor 1 AB, Autor 2 CD y Autor 3 EF. Año. Título de la presentación. In: Título del trabajo completo (si está disponible), Actas del Nombre de la conferencia, Lugar de la conferencia, País, Fecha de la conferencia; Editor 1 y Editor 2, (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>). (si está disponible); Editorial: Ciudad, País, Año (si está disponible); Número de Resumen (opcional), Paginación (opcional).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479DD472" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -9008,123 +9734,123 @@
       </w:pPr>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hill y White (2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCC125D" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>(Pérez y Sánchez, 2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE956EC" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Hill y White, 2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B86D1C" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763E88AF" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cuando las citas llevan más de tres autores, sólo se escribe el apellido del primer autor, seguido de “et al.” en cursivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580EA6A5" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Pérez y Sánchez, 2022)</w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Pérez </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451BF88F" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00CC2E82" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -9330,55 +10056,57 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deberán reducirse a lo indispensable. Irán situadas a pie de página y numeradas correlativamente en número arábigos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E89832E" w14:textId="77777777" w:rsidR="00EB7070" w:rsidRPr="00EB7070" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Autores/as</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E89AAA5" w14:textId="4D5F1E79" w:rsidR="004331F3" w:rsidRDefault="00EB7070" w:rsidP="00EB7070">
+    <w:p w14:paraId="3551091B" w14:textId="1AD934E0" w:rsidR="00FD594F" w:rsidRDefault="00EB7070" w:rsidP="00FD594F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los nombres de los autores y sus instituciones, no deben aparecer en ninguna parte del artículo, ya que él arbitraje es ciego por pares</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Así que, los nombres de autores e instituciones deberán ser capturados en la plataforma en el </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9403,52 +10131,54 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Añadir colaboradores, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del lado derecho, justo después del</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Resumen.</w:t>
       </w:r>
-    </w:p>
-    <w:sectPr w:rsidR="004331F3">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00FD594F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -9652,199 +10382,212 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC088B"/>
     <w:rsid w:val="00003117"/>
     <w:rsid w:val="00005610"/>
     <w:rsid w:val="00011492"/>
+    <w:rsid w:val="0001296A"/>
     <w:rsid w:val="000441BE"/>
     <w:rsid w:val="000573C3"/>
     <w:rsid w:val="0008422B"/>
     <w:rsid w:val="000C3476"/>
     <w:rsid w:val="000E2683"/>
     <w:rsid w:val="000F6F66"/>
     <w:rsid w:val="000F72E1"/>
     <w:rsid w:val="0010186B"/>
     <w:rsid w:val="00114ECA"/>
     <w:rsid w:val="0011535A"/>
     <w:rsid w:val="00131852"/>
     <w:rsid w:val="00154F09"/>
     <w:rsid w:val="00154F7C"/>
     <w:rsid w:val="0016376F"/>
     <w:rsid w:val="001B321C"/>
     <w:rsid w:val="001C5F95"/>
     <w:rsid w:val="001D3744"/>
     <w:rsid w:val="00201511"/>
     <w:rsid w:val="00203A29"/>
     <w:rsid w:val="00213A65"/>
     <w:rsid w:val="00272166"/>
     <w:rsid w:val="002764BD"/>
     <w:rsid w:val="002A3186"/>
     <w:rsid w:val="002A65CE"/>
     <w:rsid w:val="003343D6"/>
     <w:rsid w:val="00363D1A"/>
     <w:rsid w:val="003A02D0"/>
     <w:rsid w:val="003E038A"/>
     <w:rsid w:val="003E22A0"/>
     <w:rsid w:val="003F1AD3"/>
     <w:rsid w:val="003F3C7A"/>
     <w:rsid w:val="004331F3"/>
     <w:rsid w:val="0044351D"/>
+    <w:rsid w:val="004515CE"/>
     <w:rsid w:val="004721DC"/>
     <w:rsid w:val="004A6DD9"/>
     <w:rsid w:val="004B7EB4"/>
     <w:rsid w:val="004C3F10"/>
     <w:rsid w:val="004C5079"/>
     <w:rsid w:val="004D6C95"/>
     <w:rsid w:val="00511B6D"/>
     <w:rsid w:val="00565C66"/>
     <w:rsid w:val="00583EE4"/>
     <w:rsid w:val="00595F43"/>
+    <w:rsid w:val="005C25DD"/>
     <w:rsid w:val="005C7F17"/>
     <w:rsid w:val="005E0B6B"/>
     <w:rsid w:val="0066451A"/>
     <w:rsid w:val="00675AD4"/>
     <w:rsid w:val="006A02AB"/>
     <w:rsid w:val="006D7DFD"/>
     <w:rsid w:val="006E1EA9"/>
+    <w:rsid w:val="006E483E"/>
     <w:rsid w:val="006E5616"/>
     <w:rsid w:val="006F5451"/>
     <w:rsid w:val="007226C4"/>
     <w:rsid w:val="00732C30"/>
     <w:rsid w:val="007368D4"/>
     <w:rsid w:val="00747664"/>
     <w:rsid w:val="00762613"/>
     <w:rsid w:val="00771E3B"/>
     <w:rsid w:val="00774BF8"/>
     <w:rsid w:val="00785190"/>
     <w:rsid w:val="00794297"/>
     <w:rsid w:val="00794E66"/>
     <w:rsid w:val="007A17AF"/>
     <w:rsid w:val="007B2C1B"/>
     <w:rsid w:val="007F5FC4"/>
     <w:rsid w:val="00822943"/>
     <w:rsid w:val="00841678"/>
     <w:rsid w:val="00862691"/>
     <w:rsid w:val="00871B5E"/>
     <w:rsid w:val="00891326"/>
     <w:rsid w:val="00892ED1"/>
+    <w:rsid w:val="008C752D"/>
     <w:rsid w:val="008F0BBB"/>
     <w:rsid w:val="009124AF"/>
     <w:rsid w:val="00925F76"/>
     <w:rsid w:val="00951A41"/>
     <w:rsid w:val="00952CF7"/>
     <w:rsid w:val="00953294"/>
     <w:rsid w:val="00953C43"/>
     <w:rsid w:val="009A0DB1"/>
     <w:rsid w:val="009C3F70"/>
+    <w:rsid w:val="009D0CF0"/>
     <w:rsid w:val="009D2657"/>
     <w:rsid w:val="009D2CBC"/>
     <w:rsid w:val="009D4325"/>
     <w:rsid w:val="009D5646"/>
     <w:rsid w:val="009F2749"/>
     <w:rsid w:val="00A54279"/>
     <w:rsid w:val="00A7785D"/>
     <w:rsid w:val="00AB441A"/>
     <w:rsid w:val="00AC6717"/>
     <w:rsid w:val="00AE3F84"/>
     <w:rsid w:val="00B01A9B"/>
     <w:rsid w:val="00B07AF1"/>
     <w:rsid w:val="00B157CC"/>
     <w:rsid w:val="00B225FB"/>
     <w:rsid w:val="00B33591"/>
     <w:rsid w:val="00B544F3"/>
+    <w:rsid w:val="00B60B94"/>
     <w:rsid w:val="00B63711"/>
     <w:rsid w:val="00B73887"/>
     <w:rsid w:val="00B838F2"/>
     <w:rsid w:val="00B921D8"/>
     <w:rsid w:val="00BA1B95"/>
     <w:rsid w:val="00BE06E0"/>
     <w:rsid w:val="00BE4181"/>
     <w:rsid w:val="00BE77C6"/>
     <w:rsid w:val="00C03EFF"/>
     <w:rsid w:val="00C22D5D"/>
     <w:rsid w:val="00C33400"/>
     <w:rsid w:val="00C3598A"/>
     <w:rsid w:val="00C42880"/>
     <w:rsid w:val="00C43B21"/>
     <w:rsid w:val="00C7722C"/>
     <w:rsid w:val="00C86D9E"/>
     <w:rsid w:val="00C900C5"/>
+    <w:rsid w:val="00C91993"/>
     <w:rsid w:val="00C9394E"/>
     <w:rsid w:val="00CC2E82"/>
     <w:rsid w:val="00CD604F"/>
     <w:rsid w:val="00D1088C"/>
     <w:rsid w:val="00D1245D"/>
     <w:rsid w:val="00D14017"/>
     <w:rsid w:val="00D16AC7"/>
     <w:rsid w:val="00D208B6"/>
     <w:rsid w:val="00D366C4"/>
     <w:rsid w:val="00D751EB"/>
     <w:rsid w:val="00DA3626"/>
     <w:rsid w:val="00DB720D"/>
     <w:rsid w:val="00DC088B"/>
     <w:rsid w:val="00DC4A3D"/>
     <w:rsid w:val="00DD3C59"/>
+    <w:rsid w:val="00DD432B"/>
     <w:rsid w:val="00E02737"/>
     <w:rsid w:val="00E06E1F"/>
     <w:rsid w:val="00E27BC0"/>
     <w:rsid w:val="00E444DE"/>
     <w:rsid w:val="00E47B9D"/>
+    <w:rsid w:val="00E5542E"/>
     <w:rsid w:val="00E77535"/>
     <w:rsid w:val="00E97F84"/>
     <w:rsid w:val="00EA368E"/>
     <w:rsid w:val="00EA44DC"/>
     <w:rsid w:val="00EB5123"/>
     <w:rsid w:val="00EB7070"/>
     <w:rsid w:val="00ED668E"/>
     <w:rsid w:val="00EE3610"/>
     <w:rsid w:val="00EE5B86"/>
     <w:rsid w:val="00F155E1"/>
+    <w:rsid w:val="00F324F2"/>
     <w:rsid w:val="00F46117"/>
     <w:rsid w:val="00F54DE9"/>
     <w:rsid w:val="00F66A88"/>
+    <w:rsid w:val="00F91807"/>
     <w:rsid w:val="00FA323C"/>
     <w:rsid w:val="00FA4946"/>
     <w:rsid w:val="00FB7574"/>
+    <w:rsid w:val="00FD594F"/>
     <w:rsid w:val="00FF0818"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -10389,50 +11132,61 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00363D1A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005C7F17"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60B94"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="805927664">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181117434">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -10770,70 +11524,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>23208</Characters>
+  <Pages>12</Pages>
+  <Words>4471</Words>
+  <Characters>25488</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>193</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>212</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27225</CharactersWithSpaces>
+  <CharactersWithSpaces>29900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>cinthya lopez lopez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>